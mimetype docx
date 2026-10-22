--- v0 (2026-04-25)
+++ v1 (2026-10-22)
@@ -267,69 +267,51 @@
         <w:t>is in need of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004F5B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> support it is important to identify the best way forward at the earliest opportunity. The Somerset Early Help Assessment helps children</w:t>
       </w:r>
       <w:r w:rsidR="00F7778F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/young people</w:t>
       </w:r>
       <w:r w:rsidRPr="004F5B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, their family and practitioners working with them to clearly record how things are for the family </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, their family and practitioners working with them to clearly record how things are for the family at the moment, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C807C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>strengths and needs, followed by a plan which will help to improve the family circumstances.</w:t>
       </w:r>
       <w:r w:rsidR="007F5213" w:rsidRPr="007F5213">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000767D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The assessment should be completed </w:t>
       </w:r>
@@ -1205,51 +1187,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EDD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1022079191"/>
             <w:placeholder>
               <w:docPart w:val="700EE06F9C6A49DE88E2EFA7EA32FA94"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5BDCA5C2" w14:textId="681F6BB1" w:rsidR="00384413" w:rsidRPr="008A452B" w:rsidRDefault="008F77F9">
                 <w:pPr>
                   <w:pStyle w:val="ListParagraph"/>
                   <w:spacing w:after="0"/>
                   <w:ind w:left="0" w:right="43"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F77F9">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1457,51 +1438,50 @@
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="CLA"/>
             <w:tag w:val="CLA"/>
             <w:id w:val="1988051079"/>
             <w:placeholder>
               <w:docPart w:val="3EA38E37A8BC44B3A7CC261EA896028C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="Don't know" w:value="Don't know"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="02BB4E18" w14:textId="77777777" w:rsidR="00384413" w:rsidRPr="008A452B" w:rsidRDefault="00384413">
                 <w:pPr>
                   <w:pStyle w:val="ListParagraph"/>
                   <w:spacing w:after="0"/>
                   <w:ind w:left="0" w:right="43"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BD08C1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
@@ -1622,51 +1602,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date EHA started</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="51132596"/>
             <w:placeholder>
               <w:docPart w:val="FF3A27A3D11D4BB8909C5960E2C99F44"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="588F8C1B" w14:textId="77777777" w:rsidR="00E12B14" w:rsidRPr="008A452B" w:rsidRDefault="00E12B14">
                 <w:pPr>
                   <w:pStyle w:val="ListParagraph"/>
                   <w:spacing w:after="0"/>
                   <w:ind w:left="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00276CBF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
@@ -2725,51 +2704,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1286118799"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001A5C1B" w:rsidRPr="008E5601">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="0070C0"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001A5C1B" w:rsidRPr="008E5601">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A4AA1">
               <w:rPr>
@@ -2825,76 +2803,75 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EE37D4" w:rsidRPr="005A4AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41FEA493" w14:textId="77777777" w:rsidR="00542F38" w:rsidRPr="00C96A17" w:rsidRDefault="00542F38" w:rsidP="00E5519E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Noto Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F2E1258" w14:textId="7115F008" w:rsidR="00617139" w:rsidRPr="005A4AA1" w:rsidRDefault="009F03E3" w:rsidP="00E5519E">
+          <w:p w14:paraId="1F2E1258" w14:textId="7115F008" w:rsidR="00617139" w:rsidRPr="005A4AA1" w:rsidRDefault="00000000" w:rsidP="00E5519E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-544206388"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B24551">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D62E8B" w:rsidRPr="005A4AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EE37D4" w:rsidRPr="005A4AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -3342,51 +3319,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="766966293"/>
                 <w:placeholder>
                   <w:docPart w:val="4500F2B33635468ABEA614B2F744D66B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0053275F" w:rsidRPr="008E5601">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="0070C0"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001F6FAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="0053275F" w:rsidRPr="0053275F">
               <w:rPr>
@@ -3578,76 +3554,75 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E57131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tick all that apply</w:t>
             </w:r>
             <w:r w:rsidR="00697E0A" w:rsidRPr="00E57131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63251614" w14:textId="5490A0C7" w:rsidR="00542F38" w:rsidRPr="00E57131" w:rsidRDefault="009F03E3" w:rsidP="00542F38">
+          <w:p w14:paraId="63251614" w14:textId="5490A0C7" w:rsidR="00542F38" w:rsidRPr="00E57131" w:rsidRDefault="00000000" w:rsidP="00542F38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1839191015"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0061379C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0061379C" w:rsidRPr="005A4AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00542F38" w:rsidRPr="00E57131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -3671,71 +3646,70 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">young person, and they have not consented to participating in this process. </w:t>
             </w:r>
             <w:r w:rsidR="00542F38" w:rsidRPr="00E57131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I feel that the concerns I have justify a referral because I have assessed that it would place the child[ren]/young person at risk of harm if I did not request support to Children’s Social Care</w:t>
             </w:r>
             <w:r w:rsidR="00171801" w:rsidRPr="00E57131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03C839F8" w14:textId="4A876641" w:rsidR="00317EE1" w:rsidRPr="00E57131" w:rsidRDefault="009F03E3" w:rsidP="00975804">
+          <w:p w14:paraId="03C839F8" w14:textId="4A876641" w:rsidR="00317EE1" w:rsidRPr="00E57131" w:rsidRDefault="00000000" w:rsidP="00975804">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1222836437"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0061379C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0061379C" w:rsidRPr="005A4AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00975804" w:rsidRPr="00E57131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -3803,76 +3777,75 @@
             <w:r w:rsidR="003A6998" w:rsidRPr="00E57131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[ren]/young person</w:t>
             </w:r>
             <w:r w:rsidR="00A9595B" w:rsidRPr="00E57131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> is suffering or is likely to suffer significant harm</w:t>
             </w:r>
             <w:r w:rsidR="003A6998" w:rsidRPr="00E57131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BA6D43E" w14:textId="57095617" w:rsidR="00124C5E" w:rsidRPr="00E57131" w:rsidRDefault="009F03E3" w:rsidP="00124C5E">
+          <w:p w14:paraId="5BA6D43E" w14:textId="57095617" w:rsidR="00124C5E" w:rsidRPr="00E57131" w:rsidRDefault="00000000" w:rsidP="00124C5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-970432195"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0061379C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001B60F8" w:rsidRPr="00E57131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001B60F8" w:rsidRPr="00E57131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -4605,51 +4578,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>estation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="1522439277"/>
             <w:placeholder>
               <w:docPart w:val="2403E02D4DE545CDB92090C65282F966"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2418" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6FF44F7C" w14:textId="6CE5184D" w:rsidR="00A35414" w:rsidRPr="008A452B" w:rsidRDefault="00D56354" w:rsidP="000400EE">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00583142">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
@@ -4657,102 +4629,100 @@
                   </w:rPr>
                   <w:t>Click to enter a date</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-2096005418"/>
             <w:placeholder>
               <w:docPart w:val="920877F4F3F8466B90B16469B8148E05"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0A9A3AD7" w14:textId="2BE23E35" w:rsidR="00A35414" w:rsidRPr="008A452B" w:rsidRDefault="00D56354" w:rsidP="000400EE">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00583142">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Click to enter a date</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-875317288"/>
             <w:placeholder>
               <w:docPart w:val="35344569D44E469FB303CCB96D998076"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="59D00812" w14:textId="6EB52149" w:rsidR="00A35414" w:rsidRPr="008A452B" w:rsidRDefault="00D56354" w:rsidP="000400EE">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00583142">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
@@ -5012,149 +4982,146 @@
               <w:t>Gender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Gender"/>
             <w:tag w:val="Gender"/>
             <w:id w:val="576333845"/>
             <w:placeholder>
               <w:docPart w:val="2BFCA6DE512B42FE9E78F106860B9AE3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="In some other way" w:value="In some other way"/>
               <w:listItem w:displayText="Prefer not to say" w:value="Prefer not to say"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2418" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5CF97B3A" w14:textId="35CAD30C" w:rsidR="00DE2ED5" w:rsidRPr="008A452B" w:rsidRDefault="00C67274" w:rsidP="000400EE">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C67274">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Gender"/>
             <w:tag w:val="Gender"/>
             <w:id w:val="1174451442"/>
             <w:placeholder>
               <w:docPart w:val="C857D424FA8B4E049CEAC0151AAF5DFA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="In some other way" w:value="In some other way"/>
               <w:listItem w:displayText="Prefer not to say" w:value="Prefer not to say"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="69F93FE7" w14:textId="410F51FE" w:rsidR="00DE2ED5" w:rsidRPr="008A452B" w:rsidRDefault="00C67274" w:rsidP="000400EE">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C67274">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Gender"/>
             <w:tag w:val="Gender"/>
             <w:id w:val="-1964567015"/>
             <w:placeholder>
               <w:docPart w:val="7688291A5D9F4B3DB408D5BFA88693AD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="In some other way" w:value="In some other way"/>
               <w:listItem w:displayText="Prefer not to say" w:value="Prefer not to say"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1A1566F9" w14:textId="03C966ED" w:rsidR="00DE2ED5" w:rsidRPr="008A452B" w:rsidRDefault="00C67274" w:rsidP="000400EE">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C67274">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -5975,51 +5942,50 @@
               </w:rPr>
               <w:t>If yes, please answer the next three questions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Young Carers"/>
             <w:tag w:val="Young Carers"/>
             <w:id w:val="1999773410"/>
             <w:placeholder>
               <w:docPart w:val="73B172CD717D46E4A906E87691237AB3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="Don't know" w:value="Don't know"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2418" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0B2328D7" w14:textId="5A729B3B" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="24"/>
@@ -6028,51 +5994,50 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Young Carers"/>
             <w:tag w:val="Young Carers"/>
             <w:id w:val="560836081"/>
             <w:placeholder>
               <w:docPart w:val="AE9108ADF81B4A08A9DF921CC2C59A20"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="Don't know" w:value="Don't know"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5EE28018" w14:textId="32D8229C" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00370293" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="24"/>
@@ -6081,51 +6046,50 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Young Carers"/>
             <w:tag w:val="Young Carers"/>
             <w:id w:val="-1775088715"/>
             <w:placeholder>
               <w:docPart w:val="F979E6D91C7E46D5A2113792C2634F7F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="Don't know" w:value="Don't know"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3258F734" w14:textId="5D5ACEC0" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00370293" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="24"/>
@@ -6414,145 +6378,142 @@
               </w:rPr>
               <w:t>If yes, briefly explain the impact on the child/young person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Disability/Additional Need"/>
             <w:tag w:val="Disability/Additonal Need"/>
             <w:id w:val="-669634449"/>
             <w:placeholder>
               <w:docPart w:val="423F62BBD4084E4189D39724CE94343C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item"/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="Don't know" w:value="Don't know"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2418" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3642E4F5" w14:textId="5CC1CC8F" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Disability/Additional Need"/>
             <w:tag w:val="Disability/Additonal Need"/>
             <w:id w:val="114413079"/>
             <w:placeholder>
               <w:docPart w:val="2EDE943AAB264738A7D660316FCFF604"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item"/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="Don't know" w:value="Don't know"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3F5653AF" w14:textId="5B14EB50" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00DE0419" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Disability/Additional Need"/>
             <w:tag w:val="Disability/Additonal Need"/>
             <w:id w:val="1911262975"/>
             <w:placeholder>
               <w:docPart w:val="CC572F07CA5644E997B038CB7D07A0E2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item"/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="Don't know" w:value="Don't know"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6DD541C1" w14:textId="1F3E3445" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00DE0419" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -6676,182 +6637,179 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>eed</w:t>
             </w:r>
             <w:r w:rsidR="00F774EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (SEN)</w:t>
             </w:r>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02BB4A76" w14:textId="39B952EB" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="009F03E3" w:rsidP="004E46BA">
+          <w:p w14:paraId="02BB4A76" w14:textId="39B952EB" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00000000" w:rsidP="004E46BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Special Educational Needs"/>
                 <w:tag w:val="Special Educational Needs"/>
                 <w:id w:val="415064016"/>
                 <w:placeholder>
                   <w:docPart w:val="645F005FD1764F5CB0AF6583B95D5B30"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="SEN Support" w:value="SEN Support"/>
                   <w:listItem w:displayText="In process of Statutory Assessment" w:value="In process of Statutory Assessment"/>
                   <w:listItem w:displayText="EHC Plan" w:value="EHC Plan"/>
                   <w:listItem w:displayText="Higher needs funding" w:value="Higher needs funding"/>
                   <w:listItem w:displayText="Don't know" w:value="Don't know"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004E46BA" w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6624397A" w14:textId="76A14E4D" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="009F03E3" w:rsidP="004E46BA">
+          <w:p w14:paraId="6624397A" w14:textId="76A14E4D" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00000000" w:rsidP="004E46BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Special Educational Needs"/>
                 <w:tag w:val="Special Educational Needs"/>
                 <w:id w:val="929856389"/>
                 <w:placeholder>
                   <w:docPart w:val="F2FE32F639E7414BA728BD2EE4799D4A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="SEN Support" w:value="SEN Support"/>
                   <w:listItem w:displayText="In process of Statutory Assessment" w:value="In process of Statutory Assessment"/>
                   <w:listItem w:displayText="EHC Plan" w:value="EHC Plan"/>
                   <w:listItem w:displayText="Higher needs funding" w:value="Higher needs funding"/>
                   <w:listItem w:displayText="Don't know" w:value="Don't know"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE0419" w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16BDE866" w14:textId="02BBD103" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="009F03E3" w:rsidP="004E46BA">
+          <w:p w14:paraId="16BDE866" w14:textId="02BBD103" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00000000" w:rsidP="004E46BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Special Educational Needs"/>
                 <w:tag w:val="Special Educational Needs"/>
                 <w:id w:val="166369984"/>
                 <w:placeholder>
                   <w:docPart w:val="E9C25A7D0D434A2597DA7C4C666E33B4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="SEN Support" w:value="SEN Support"/>
                   <w:listItem w:displayText="In process of Statutory Assessment" w:value="In process of Statutory Assessment"/>
                   <w:listItem w:displayText="EHC Plan" w:value="EHC Plan"/>
                   <w:listItem w:displayText="Higher needs funding" w:value="Higher needs funding"/>
                   <w:listItem w:displayText="Don't know" w:value="Don't know"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE0419" w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4832946C" w14:textId="77777777" w:rsidR="008E6C7A" w:rsidRDefault="008E6C7A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10567" w:type="dxa"/>
         <w:tblInd w:w="-649" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -7279,141 +7237,138 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="1248765921"/>
             <w:placeholder>
               <w:docPart w:val="2B0C07C7ED574BA0B7C92C021328E33A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2418" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="43704992" w14:textId="5E8A12BE" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00583142">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Click to enter a date</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-1827669260"/>
             <w:placeholder>
               <w:docPart w:val="137C31C14F3C4BD686DFB765670E025B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="45C33011" w14:textId="4AA6A1E6" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00583142">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Click to enter a date</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="1518813207"/>
             <w:placeholder>
               <w:docPart w:val="535B2A51152A48D6BF6673C6A831F880"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6C17E7B2" w14:textId="12629E7B" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00583142">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Click to enter a date</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -7616,51 +7571,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:alias w:val="Parental Responsibility"/>
               <w:tag w:val="Parental Responsibility"/>
               <w:id w:val="733978690"/>
               <w:placeholder>
                 <w:docPart w:val="080884D83DF945269D9B18A75ECF2B29"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="Choose an item."/>
                 <w:listItem w:displayText="Yes" w:value="Yes"/>
                 <w:listItem w:displayText="No" w:value="No"/>
                 <w:listItem w:displayText="Don't know" w:value="Don't know"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="504C0C0D" w14:textId="6C66A2D5" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="10773993" w14:textId="77777777" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -7682,51 +7636,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:alias w:val="Parental Responsibility"/>
               <w:tag w:val="Parental Responsibility"/>
               <w:id w:val="-292909084"/>
               <w:placeholder>
                 <w:docPart w:val="8F210E1022E144B5B9A9C49F5BD436E5"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="Choose an item."/>
                 <w:listItem w:displayText="Yes" w:value="Yes"/>
                 <w:listItem w:displayText="No" w:value="No"/>
                 <w:listItem w:displayText="Don't know" w:value="Don't know"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="18359B1F" w14:textId="3881B087" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="5B8CA470" w14:textId="77777777" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -7738,51 +7691,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:alias w:val="Parental Responsibility"/>
               <w:tag w:val="Parental Responsibility"/>
               <w:id w:val="879518411"/>
               <w:placeholder>
                 <w:docPart w:val="6E64D290A704422AA5C03A426352B3FF"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="Choose an item."/>
                 <w:listItem w:displayText="Yes" w:value="Yes"/>
                 <w:listItem w:displayText="No" w:value="No"/>
                 <w:listItem w:displayText="Don't know" w:value="Don't know"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="3D8D5506" w14:textId="625DFB4A" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E46BA" w:rsidRPr="008A452B" w14:paraId="41C598CE" w14:textId="77777777" w:rsidTr="008A0323">
         <w:trPr>
@@ -8219,149 +8171,146 @@
               <w:t>Gender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Gender"/>
             <w:tag w:val="Gender"/>
             <w:id w:val="-1838144842"/>
             <w:placeholder>
               <w:docPart w:val="A6FF636DB33B4943846DF6AC46538F3F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="In some other way" w:value="In some other way"/>
               <w:listItem w:displayText="Prefer not to say" w:value="Prefer not to say"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2418" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="18427A9D" w14:textId="4A7E3454" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00B4365B" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C67274">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Gender"/>
             <w:tag w:val="Gender"/>
             <w:id w:val="1096595752"/>
             <w:placeholder>
               <w:docPart w:val="6D36264561594EBAB6DA9661663B3227"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="In some other way" w:value="In some other way"/>
               <w:listItem w:displayText="Prefer not to say" w:value="Prefer not to say"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4966A05E" w14:textId="66AA4A50" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00B4365B" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C67274">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Gender"/>
             <w:tag w:val="Gender"/>
             <w:id w:val="-546609974"/>
             <w:placeholder>
               <w:docPart w:val="FD872FFF4ABC4951A2260040ACF7F07D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="In some other way" w:value="In some other way"/>
               <w:listItem w:displayText="Prefer not to say" w:value="Prefer not to say"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="01230CFF" w14:textId="2DF1CA10" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00B4365B" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C67274">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -8563,51 +8512,50 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Disability/Additional Need"/>
             <w:tag w:val="Disability/Additonal Need"/>
             <w:id w:val="1016969033"/>
             <w:placeholder>
               <w:docPart w:val="F4029266B6F54AC4A531A266D048EDF0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="Don't know" w:value="Don't know"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2418" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="62AB1320" w14:textId="2FE189FA" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -8661,51 +8609,50 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Disability/Additional Need"/>
             <w:tag w:val="Disability/Additonal Need"/>
             <w:id w:val="1574086749"/>
             <w:placeholder>
               <w:docPart w:val="F4FF5D7072C94691B6187DCA73D3A0D3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="Don't know" w:value="Don't know"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="01DB7651" w14:textId="42030E8C" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -8889,51 +8836,50 @@
               <w:t xml:space="preserve">in the box </w:t>
             </w:r>
             <w:r w:rsidRPr="007F42F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">here </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="820153636"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B24551">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007F42F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007F42F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
@@ -9113,51 +9059,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Contributed"/>
             <w:tag w:val="Contributed"/>
             <w:id w:val="709237728"/>
             <w:placeholder>
               <w:docPart w:val="86A358B2631C442C9C862136C0272D92"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0547D75B" w14:textId="0A51DBDE" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0"/>
                   <w:ind w:right="-110"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -9204,51 +9149,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Contributed"/>
             <w:tag w:val="Contributed"/>
             <w:id w:val="314998867"/>
             <w:placeholder>
               <w:docPart w:val="24933EE60FEC43A0A81AB4F8DD55F966"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="39B27BE1" w14:textId="016C804F" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0"/>
                   <w:ind w:right="-110"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
@@ -9296,51 +9240,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Contributed"/>
             <w:tag w:val="Contributed"/>
             <w:id w:val="-1983611407"/>
             <w:placeholder>
               <w:docPart w:val="4110987A124744C4902D2694B2D9B27C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="38F3E945" w14:textId="3A831411" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0"/>
                   <w:ind w:right="-110"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
@@ -9388,51 +9331,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Contributed"/>
             <w:tag w:val="Contributed"/>
             <w:id w:val="1593275349"/>
             <w:placeholder>
               <w:docPart w:val="EB04978F040A403791A471E4D1CD6CFC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2417" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="52EAF816" w14:textId="51A5A0F3" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0"/>
                   <w:ind w:right="-110"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
@@ -10151,82 +10093,81 @@
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Somerset SEN Graduated Response Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E46BA" w:rsidRPr="008A452B" w14:paraId="5AA2F7D3" w14:textId="77777777" w:rsidTr="00820949">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="11E3A072" w14:textId="5A1C683C" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="009F03E3" w:rsidP="004E46BA">
+          <w:p w14:paraId="11E3A072" w14:textId="5A1C683C" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00000000" w:rsidP="004E46BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:color w:val="FF0000"/>
                 </w:rPr>
                 <w:alias w:val="Indicators of Need"/>
                 <w:tag w:val="Indicators of Need"/>
                 <w:id w:val="-1084843719"/>
                 <w:placeholder>
                   <w:docPart w:val="FD0FD397304E4F4D8B17262E52290BCE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Universal" w:value="Universal"/>
                   <w:listItem w:displayText="Additonal" w:value="Additonal"/>
                   <w:listItem w:displayText="Complex" w:value="Complex"/>
                   <w:listItem w:displayText="Acute " w:value="Acute "/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004E46BA" w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="648EF03B" w14:textId="77777777" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E46BA" w:rsidRPr="008A452B" w14:paraId="5A0C9BEC" w14:textId="77777777" w:rsidTr="00820949">
@@ -10668,51 +10609,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Not registered with a GP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="196827139"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="486" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="37795E22" w14:textId="06EEBA5F" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -10734,51 +10674,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Not registered with a dentist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="748234720"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="638C749C" w14:textId="076EE4A8" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DE4DFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -10800,51 +10739,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Missed health appointments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1398354085"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="43E99E8C" w14:textId="23015587" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0017125A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -10866,51 +10804,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Missed immunisations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1854403347"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="2B3EA837" w14:textId="1215B8AC" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00771EBE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -10928,74 +10865,73 @@
           </w:tcPr>
           <w:p w14:paraId="21400F8D" w14:textId="77777777" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Child with obesity or malnutrition </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1411A6A6" w14:textId="01F62B2D" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="009F03E3" w:rsidP="0061379C">
+          <w:p w14:paraId="1411A6A6" w14:textId="01F62B2D" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="00000000" w:rsidP="0061379C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-343862311"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0061379C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0061379C" w:rsidRPr="001C56E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -11011,51 +10947,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adult with obesity or malnutrition </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-2003970860"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="70B3C0A9" w14:textId="0CD15389" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11077,51 +11012,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Child self-harm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="175472537"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="3C1494B5" w14:textId="332FA06C" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0017125A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11143,51 +11077,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adult self-harm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-860659537"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="0E2AF2B0" w14:textId="3889796C" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00771EBE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11212,51 +11145,50 @@
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Child has mental/emotional health issues </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="340515988"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="486" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="56CC845E" w14:textId="2F1464A6" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00811A7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11278,51 +11210,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adult has mental/emotional health issues </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-500968873"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="6AA2A22A" w14:textId="284A5AF4" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A6560C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11344,51 +11275,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Concerns for child’s physical health/development </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-447245072"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="31F85BB1" w14:textId="6964C327" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B571EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11410,51 +11340,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Concerns for adult’s physical health</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1536110384"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="0790AC5A" w14:textId="04995178" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C346F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11510,51 +11439,50 @@
             </w:r>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>isability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1647933325"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="486" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="6303DB78" w14:textId="5D34663F" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00811A7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11592,51 +11520,50 @@
             </w:r>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>isability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-202335423"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="08032134" w14:textId="36E8DE01" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A6560C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11658,51 +11585,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Open EHCP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1236092022"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="33B3E699" w14:textId="79CD1B88" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B571EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11724,51 +11650,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Domestic abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-2084136057"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="4A3DDBB3" w14:textId="71375592" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C346F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11792,51 +11717,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Child has substance/alcohol misuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="2089187752"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="486" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="03F4E581" w14:textId="397B2A91" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00811A7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11858,51 +11782,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adult has substance/alcohol misuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1026756641"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="77B9876C" w14:textId="0FE5E091" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A6560C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11924,51 +11847,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Child Exploitation (CE) concerns or discussed at TOPAZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1723123563"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="26AA7EC4" w14:textId="7F212FF3" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B571EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -11990,51 +11912,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Missing/goes missing from home or from care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-441148811"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="58F3E716" w14:textId="6A3A48D4" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C346F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12058,51 +11979,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pupil is not on school roll or is missing from education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1975975886"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="486" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="1B2BAD38" w14:textId="5AB021AD" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00811A7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12124,51 +12044,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Child not in education, employment or training (NEET)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="30002006"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="62E0B52A" w14:textId="7DC74BBF" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A6560C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12190,51 +12109,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School/early years attendance issues or high exclusions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1852989618"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="4EA01C5D" w14:textId="76B97496" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B571EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12256,51 +12174,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Child in PRU or alternative education provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1307473311"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="1C199EE7" w14:textId="0392C0A4" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C346F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12336,51 +12253,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="752930748"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="486" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="42EA630D" w14:textId="6D0E1B05" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00811A7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12402,51 +12318,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electively Home Educated (EHE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-52851644"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="135F4332" w14:textId="354C3F53" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A6560C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12468,51 +12383,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Not taking up early year’s entitlements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-797459084"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="78D883AD" w14:textId="30C939E2" w:rsidR="0061379C" w:rsidRPr="00C72E40" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Microsoft New Tai Lue" w:hAnsi="Microsoft New Tai Lue" w:cs="Microsoft New Tai Lue"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B571EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12534,51 +12448,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adult frequently out of work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-954635185"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="375035E2" w14:textId="3C0BE0A5" w:rsidR="0061379C" w:rsidRPr="00C72E40" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C346F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12606,51 +12519,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Child committing anti-social behaviour or crime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1570877288"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="486" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="7783D289" w14:textId="162A0551" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00811A7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12672,51 +12584,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adult committing anti-social behaviour or crime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1840532883"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="78E52938" w14:textId="2CA8264B" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A6560C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12738,51 +12649,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prevent/radicalisation concerns for child</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1702663033"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="182B5231" w14:textId="7C6F5A78" w:rsidR="0061379C" w:rsidRPr="005C6ABB" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Microsoft New Tai Lue" w:hAnsi="Microsoft New Tai Lue" w:cs="Microsoft New Tai Lue"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B571EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12805,51 +12715,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prevent/radicalisation concerns for adult</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1567303076"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="1A30DC42" w14:textId="2446F566" w:rsidR="0061379C" w:rsidRPr="005C6ABB" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Microsoft New Tai Lue" w:hAnsi="Microsoft New Tai Lue" w:cs="Microsoft New Tai Lue"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C346F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12876,51 +12785,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Significant adult in prison or recently released from prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-902522178"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="486" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="33AEB9E6" w14:textId="6CA105C8" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Microsoft New Tai Lue" w:hAnsi="Microsoft New Tai Lue" w:cs="Microsoft New Tai Lue"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00811A7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -12942,51 +12850,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Child demonstrates challenging behaviour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1818091570"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="3CA60D11" w14:textId="3F5A8402" w:rsidR="0061379C" w:rsidRPr="005C6ABB" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Microsoft New Tai Lue" w:hAnsi="Microsoft New Tai Lue" w:cs="Microsoft New Tai Lue"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A6560C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13008,51 +12915,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Child demonstrates sexually harmful behaviour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1378076923"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="275CCF6B" w14:textId="0EB235D2" w:rsidR="0061379C" w:rsidRPr="005C6ABB" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Microsoft New Tai Lue" w:hAnsi="Microsoft New Tai Lue" w:cs="Microsoft New Tai Lue"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B571EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13160,51 +13066,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1871530347"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="4A3AA88E" w14:textId="666A342D" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C346F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13231,51 +13136,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gang member</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-2111733229"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="486" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="23C25113" w14:textId="390976D6" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Microsoft New Tai Lue" w:hAnsi="Microsoft New Tai Lue" w:cs="Microsoft New Tai Lue"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00811A7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13297,51 +13201,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Victim of bullying</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-559706484"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="3857BF5B" w14:textId="001C0B00" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A6560C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13363,51 +13266,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Difficulty parenting </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1528837395"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="6982BC30" w14:textId="38F967F7" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B571EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13429,51 +13331,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Young carer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-154076685"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="0F4A243D" w14:textId="257D3EA5" w:rsidR="0061379C" w:rsidRPr="00C72E40" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Microsoft New Tai Lue" w:hAnsi="Microsoft New Tai Lue" w:cs="Microsoft New Tai Lue"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C346F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13497,51 +13398,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Child poverty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-464592791"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="486" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="5392D8DC" w14:textId="4134545C" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00811A7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13563,51 +13463,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Teenage pregnancy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1567486925"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="774AF300" w14:textId="28076E5D" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A6560C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13629,51 +13528,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Economic disadvantage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="729046383"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="28698F16" w14:textId="5DFBBCDD" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B571EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13695,51 +13593,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Housing/rent issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1606622168"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="2CF737D7" w14:textId="37DB36C1" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C346F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -13766,51 +13663,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Homelessness concern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-812259682"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="486" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="6CDD6339" w14:textId="5BD4D30A" w:rsidR="0061379C" w:rsidRPr="001C56E5" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Microsoft New Tai Lue" w:hAnsi="Microsoft New Tai Lue" w:cs="Microsoft New Tai Lue"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00811A7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -13838,51 +13734,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>At risk of social isolation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-915631270"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="68697304" w14:textId="1C924EAF" w:rsidR="0061379C" w:rsidRPr="002953DF" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Microsoft New Tai Lue" w:hAnsi="Microsoft New Tai Lue" w:cs="Microsoft New Tai Lue"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A6560C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -13910,51 +13805,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Returned home to family from care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="991065123"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="3A195E20" w14:textId="64CB92A3" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B571EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -13982,51 +13876,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008A452B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is a privately fostered child</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-543206501"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="27BFA633" w14:textId="32397FFB" w:rsidR="0061379C" w:rsidRPr="008A452B" w:rsidRDefault="0061379C" w:rsidP="0061379C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -14175,51 +14068,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(please attach)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-345331448"/>
             <w:placeholder>
               <w:docPart w:val="36EDCA21E66D44EBA09C149E62D52807"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="Don't know" w:value="Don't know"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2552" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="2CA1CBCA" w14:textId="57B38E4F" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
@@ -14257,51 +14149,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If Domestic Abuse has been identified, has a </w:t>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="_Hlk1551021"/>
             <w:r w:rsidRPr="00D10EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00552152">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText>HYPERLINK "https://somersetcc.sharepoint.com/:w:/s/SCCPublic/EcHfmxeYIRlHugYDaiO5mEsBk44TfcvR2exqJ-qa-cHmNQ?e=PMwENw"</w:instrText>
             </w:r>
-            <w:r w:rsidR="00552152" w:rsidRPr="00D10EEE">
+            <w:r w:rsidRPr="00D10EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D10EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D10EEE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ACPO DASH Risk Assessment</w:t>
             </w:r>
@@ -14332,51 +14224,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(please attach)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1047492256"/>
             <w:placeholder>
               <w:docPart w:val="9B6316D9BFED479D83845FDA69BF9954"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="Don't know" w:value="Don't know"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2552" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="66EE307A" w14:textId="1E6762DD" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
@@ -14477,51 +14368,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-970820324"/>
             <w:placeholder>
               <w:docPart w:val="369ACB14433041FA88AC71D133676DE0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="Don't know" w:value="Don't know"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2552" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="73A33250" w14:textId="5EB65DD5" w:rsidR="004E46BA" w:rsidRPr="004B0286" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:highlight w:val="yellow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
@@ -14598,54 +14488,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="1311" w:dyaOrig="849" w14:anchorId="43175B63">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:50.1pt;height:35.15pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:50.25pt;height:35.25pt" o:ole="">
                   <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1835954213" r:id="rId30"/>
+                <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1847859374" r:id="rId30"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A736E3B" w14:textId="77777777" w:rsidR="008E6C7A" w:rsidRPr="00BF1DD1" w:rsidRDefault="008E6C7A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10567" w:type="dxa"/>
         <w:tblInd w:w="-649" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3315"/>
         <w:gridCol w:w="4700"/>
@@ -14965,127 +14855,125 @@
               </w:rPr>
               <w:t>request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:alias w:val="Step Up/Down"/>
             <w:tag w:val="Step Up/Down"/>
             <w:id w:val="655653321"/>
             <w:placeholder>
               <w:docPart w:val="608F915EF6574C71B6B8AA8F24D5D78A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Step up" w:value="Step up"/>
               <w:listItem w:displayText="Step down" w:value="Step down"/>
               <w:listItem w:displayText="Not applicable" w:value="Not applicable"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2552" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="30813F82" w14:textId="1AED2BE6" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:bookmarkStart w:id="26" w:name="_Hlk29997375"/>
       <w:tr w:rsidR="004E46BA" w:rsidRPr="008A452B" w14:paraId="7AF37457" w14:textId="77777777" w:rsidTr="008A0323">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3315" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3FFD28CD" w14:textId="41F3473D" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="009F03E3" w:rsidP="004E46BA">
+          <w:p w14:paraId="3FFD28CD" w14:textId="41F3473D" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00000000" w:rsidP="004E46BA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style5"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-555093785"/>
                 <w:placeholder>
                   <w:docPart w:val="0A25E7C6C03F4449AC5F38BE0C15F3B6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Children and Young Peoples Therapy Service (Occupational Therapy) - CYPTSReferrals@SomersetFT.nhs.uk  " w:value="Children and Young Peoples Therapy Service (Occupational Therapy) - CYPTSReferrals@SomersetFT.nhs.uk  "/>
-                  <w:listItem w:displayText="Children and Young Peoples Therapy Service (Physio) - CYPTSReferrals@SomersetFT.nhs.uk" w:value="Children and Young Peoples Therapy Service (Physio) - CYPTSReferrals@SomersetFT.nhs.uk"/>
                   <w:listItem w:displayText="Children's Social Care (Children with Disabilities) - SDInputters@somerset.gov.uk " w:value="Children's Social Care (Children with Disabilities) - SDInputters@somerset.gov.uk "/>
                   <w:listItem w:displayText="Children's Social Care - Acute -  SDInputters@somerset.gov.uk" w:value="Children's Social Care - Acute -  SDInputters@somerset.gov.uk"/>
                   <w:listItem w:displayText="Early Support Team (Children with Disabilities) -  SDInputters@somerset.gov.uk" w:value="Early Support Team (Children with Disabilities) -  SDInputters@somerset.gov.uk"/>
                   <w:listItem w:displayText="Education Engagement Service - preventionrequests@somerset.gov.uk" w:value="Education Engagement Service - preventionrequests@somerset.gov.uk"/>
                   <w:listItem w:displayText="Family Intervention Service (FIS) for 0-18 - preventionrequests@somerset.gov.uk" w:value="Family Intervention Service (FIS) for 0-18 - preventionrequests@somerset.gov.uk"/>
                   <w:listItem w:displayText="Hearing Support - InclusionSENRequests@somerset.gov.uk" w:value="Hearing Support - InclusionSENRequests@somerset.gov.uk"/>
-                  <w:listItem w:displayText="Somerset - Family Mediation- FISRequests@somerset.gov.uk" w:value="Somerset - Family Mediation- FISRequests@somerset.gov.uk"/>
+                  <w:listItem w:displayText="Somerset - Family Mediation- PreventionRequests@somerset.gov.uk" w:value="Somerset - Family Mediation- PreventionRequests@somerset.gov.uk"/>
                   <w:listItem w:displayText="Somerset - Homeless Prevention Thrive 16+ (16 to 25) - Thrive16+@somerset.gov.uk" w:value="Somerset - Homeless Prevention Thrive 16+ (16 to 25) - Thrive16+@somerset.gov.uk"/>
                   <w:listItem w:displayText="Short Break Team Support (Children with Disabilities) - SDInputters@somerset.gov.uk" w:value="Short Break Team Support (Children with Disabilities) - SDInputters@somerset.gov.uk"/>
                   <w:listItem w:displayText="Somerset Support Scheme (Children with Disabilities) - SDInputters@somerset.gov.uk" w:value="Somerset Support Scheme (Children with Disabilities) - SDInputters@somerset.gov.uk"/>
                   <w:listItem w:displayText="Vision Support Team - InclusionSENRequests@somerset.gov.uk" w:value="Vision Support Team - InclusionSENRequests@somerset.gov.uk"/>
-                  <w:listItem w:displayText="Young Carers Service - FISRequests@somerset.gov.uk" w:value="Young Carers Service - FISRequests@somerset.gov.uk"/>
+                  <w:listItem w:displayText="Young Carers Service - PreventionRequests@somerset.gov.uk" w:value="Young Carers Service - PreventionRequests@somerset.gov.uk"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:bookmarkEnd w:id="26"/>
                 <w:r w:rsidR="00C82A0C" w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15115,87 +15003,86 @@
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6FB12C0A" w14:textId="77777777" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E46BA" w:rsidRPr="008A452B" w14:paraId="486E1B9A" w14:textId="77777777" w:rsidTr="008A0323">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3315" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="68C31F6B" w14:textId="669163BF" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00077A05" w:rsidP="00CC7191">
+          <w:p w14:paraId="68C31F6B" w14:textId="38999FCD" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="009442C4" w:rsidP="00CC7191">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style5"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:id w:val="-759213610"/>
+                <w:id w:val="-1321729400"/>
                 <w:placeholder>
-                  <w:docPart w:val="C10DCC43495042AD8FA613F4EE2AB5F1"/>
+                  <w:docPart w:val="90017571DD9D4E2DA285E568A7B9DDAC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Children and Young Peoples Therapy Service (Occupational Therapy) - CYPTSReferrals@SomersetFT.nhs.uk  " w:value="Children and Young Peoples Therapy Service (Occupational Therapy) - CYPTSReferrals@SomersetFT.nhs.uk  "/>
-                  <w:listItem w:displayText="Children and Young Peoples Therapy Service (Physio) - CYPTSReferrals@SomersetFT.nhs.uk" w:value="Children and Young Peoples Therapy Service (Physio) - CYPTSReferrals@SomersetFT.nhs.uk"/>
                   <w:listItem w:displayText="Children's Social Care (Children with Disabilities) - SDInputters@somerset.gov.uk " w:value="Children's Social Care (Children with Disabilities) - SDInputters@somerset.gov.uk "/>
                   <w:listItem w:displayText="Children's Social Care - Acute -  SDInputters@somerset.gov.uk" w:value="Children's Social Care - Acute -  SDInputters@somerset.gov.uk"/>
                   <w:listItem w:displayText="Early Support Team (Children with Disabilities) -  SDInputters@somerset.gov.uk" w:value="Early Support Team (Children with Disabilities) -  SDInputters@somerset.gov.uk"/>
                   <w:listItem w:displayText="Education Engagement Service - preventionrequests@somerset.gov.uk" w:value="Education Engagement Service - preventionrequests@somerset.gov.uk"/>
                   <w:listItem w:displayText="Family Intervention Service (FIS) for 0-18 - preventionrequests@somerset.gov.uk" w:value="Family Intervention Service (FIS) for 0-18 - preventionrequests@somerset.gov.uk"/>
                   <w:listItem w:displayText="Hearing Support - InclusionSENRequests@somerset.gov.uk" w:value="Hearing Support - InclusionSENRequests@somerset.gov.uk"/>
-                  <w:listItem w:displayText="Somerset - Family Mediation- FISRequests@somerset.gov.uk" w:value="Somerset - Family Mediation- FISRequests@somerset.gov.uk"/>
+                  <w:listItem w:displayText="Somerset - Family Mediation- PreventionRequests@somerset.gov.uk" w:value="Somerset - Family Mediation- PreventionRequests@somerset.gov.uk"/>
                   <w:listItem w:displayText="Somerset - Homeless Prevention Thrive 16+ (16 to 25) - Thrive16+@somerset.gov.uk" w:value="Somerset - Homeless Prevention Thrive 16+ (16 to 25) - Thrive16+@somerset.gov.uk"/>
                   <w:listItem w:displayText="Short Break Team Support (Children with Disabilities) - SDInputters@somerset.gov.uk" w:value="Short Break Team Support (Children with Disabilities) - SDInputters@somerset.gov.uk"/>
                   <w:listItem w:displayText="Somerset Support Scheme (Children with Disabilities) - SDInputters@somerset.gov.uk" w:value="Somerset Support Scheme (Children with Disabilities) - SDInputters@somerset.gov.uk"/>
                   <w:listItem w:displayText="Vision Support Team - InclusionSENRequests@somerset.gov.uk" w:value="Vision Support Team - InclusionSENRequests@somerset.gov.uk"/>
-                  <w:listItem w:displayText="Young Carers Service - FISRequests@somerset.gov.uk" w:value="Young Carers Service - FISRequests@somerset.gov.uk"/>
+                  <w:listItem w:displayText="Young Carers Service - PreventionRequests@somerset.gov.uk" w:value="Young Carers Service - PreventionRequests@somerset.gov.uk"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -15224,87 +15111,86 @@
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3389CC44" w14:textId="77777777" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="004E46BA" w:rsidP="004E46BA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E46BA" w:rsidRPr="008A452B" w14:paraId="6AE8DF4D" w14:textId="77777777" w:rsidTr="008A0323">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3315" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4325C70D" w14:textId="1E13987F" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="00077A05" w:rsidP="00350363">
+          <w:p w14:paraId="4325C70D" w14:textId="168045E3" w:rsidR="004E46BA" w:rsidRPr="008A452B" w:rsidRDefault="009442C4" w:rsidP="00350363">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style5"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:id w:val="-37516268"/>
+                <w:id w:val="278844221"/>
                 <w:placeholder>
-                  <w:docPart w:val="60C5B9465C7348E9B52C8970511B113F"/>
+                  <w:docPart w:val="67C32EA1DABC4EAEB267C8903D3FB0A7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Children and Young Peoples Therapy Service (Occupational Therapy) - CYPTSReferrals@SomersetFT.nhs.uk  " w:value="Children and Young Peoples Therapy Service (Occupational Therapy) - CYPTSReferrals@SomersetFT.nhs.uk  "/>
-                  <w:listItem w:displayText="Children and Young Peoples Therapy Service (Physio) - CYPTSReferrals@SomersetFT.nhs.uk" w:value="Children and Young Peoples Therapy Service (Physio) - CYPTSReferrals@SomersetFT.nhs.uk"/>
                   <w:listItem w:displayText="Children's Social Care (Children with Disabilities) - SDInputters@somerset.gov.uk " w:value="Children's Social Care (Children with Disabilities) - SDInputters@somerset.gov.uk "/>
                   <w:listItem w:displayText="Children's Social Care - Acute -  SDInputters@somerset.gov.uk" w:value="Children's Social Care - Acute -  SDInputters@somerset.gov.uk"/>
                   <w:listItem w:displayText="Early Support Team (Children with Disabilities) -  SDInputters@somerset.gov.uk" w:value="Early Support Team (Children with Disabilities) -  SDInputters@somerset.gov.uk"/>
                   <w:listItem w:displayText="Education Engagement Service - preventionrequests@somerset.gov.uk" w:value="Education Engagement Service - preventionrequests@somerset.gov.uk"/>
                   <w:listItem w:displayText="Family Intervention Service (FIS) for 0-18 - preventionrequests@somerset.gov.uk" w:value="Family Intervention Service (FIS) for 0-18 - preventionrequests@somerset.gov.uk"/>
                   <w:listItem w:displayText="Hearing Support - InclusionSENRequests@somerset.gov.uk" w:value="Hearing Support - InclusionSENRequests@somerset.gov.uk"/>
-                  <w:listItem w:displayText="Somerset - Family Mediation- FISRequests@somerset.gov.uk" w:value="Somerset - Family Mediation- FISRequests@somerset.gov.uk"/>
+                  <w:listItem w:displayText="Somerset - Family Mediation- PreventionRequests@somerset.gov.uk" w:value="Somerset - Family Mediation- PreventionRequests@somerset.gov.uk"/>
                   <w:listItem w:displayText="Somerset - Homeless Prevention Thrive 16+ (16 to 25) - Thrive16+@somerset.gov.uk" w:value="Somerset - Homeless Prevention Thrive 16+ (16 to 25) - Thrive16+@somerset.gov.uk"/>
                   <w:listItem w:displayText="Short Break Team Support (Children with Disabilities) - SDInputters@somerset.gov.uk" w:value="Short Break Team Support (Children with Disabilities) - SDInputters@somerset.gov.uk"/>
                   <w:listItem w:displayText="Somerset Support Scheme (Children with Disabilities) - SDInputters@somerset.gov.uk" w:value="Somerset Support Scheme (Children with Disabilities) - SDInputters@somerset.gov.uk"/>
                   <w:listItem w:displayText="Vision Support Team - InclusionSENRequests@somerset.gov.uk" w:value="Vision Support Team - InclusionSENRequests@somerset.gov.uk"/>
-                  <w:listItem w:displayText="Young Carers Service - FISRequests@somerset.gov.uk" w:value="Young Carers Service - FISRequests@somerset.gov.uk"/>
+                  <w:listItem w:displayText="Young Carers Service - PreventionRequests@somerset.gov.uk" w:value="Young Carers Service - PreventionRequests@somerset.gov.uk"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="008A452B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Select from list</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -15374,71 +15260,71 @@
       </w:r>
       <w:r w:rsidR="00D27B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                    </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000C3BE3" w:rsidSect="00350AE2">
       <w:footerReference w:type="default" r:id="rId34"/>
       <w:footerReference w:type="first" r:id="rId35"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1274" w:bottom="709" w:left="1440" w:header="708" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="532B9125" w14:textId="77777777" w:rsidR="00F13CD7" w:rsidRDefault="00F13CD7" w:rsidP="00617139">
+    <w:p w14:paraId="3AA2D1A1" w14:textId="77777777" w:rsidR="00154652" w:rsidRDefault="00154652" w:rsidP="00617139">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="532E3882" w14:textId="77777777" w:rsidR="00F13CD7" w:rsidRDefault="00F13CD7" w:rsidP="00617139">
+    <w:p w14:paraId="225FAC56" w14:textId="77777777" w:rsidR="00154652" w:rsidRDefault="00154652" w:rsidP="00617139">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="789E1BE3" w14:textId="77777777" w:rsidR="00F13CD7" w:rsidRDefault="00F13CD7">
+    <w:p w14:paraId="3483FAFD" w14:textId="77777777" w:rsidR="00154652" w:rsidRDefault="00154652">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15568,106 +15454,106 @@
           </w:rPr>
           <w:t xml:space="preserve"> please </w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="7390E8C6" w14:textId="77777777" w:rsidR="00BF1DD1" w:rsidRDefault="00BF1DD1" w:rsidP="00BF1DD1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="34"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="006A0644">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="34"/>
           </w:rPr>
           <w:t>call Somerset Direct on 0300 123 2224</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="193EF0D6" w14:textId="0759B8AF" w:rsidR="00BF1DD1" w:rsidRPr="004355E0" w:rsidRDefault="00BF1DD1" w:rsidP="00BF1DD1">
+      <w:p w14:paraId="193EF0D6" w14:textId="0E896427" w:rsidR="00BF1DD1" w:rsidRPr="004355E0" w:rsidRDefault="00BF1DD1" w:rsidP="00BF1DD1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="004355E0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Somerset Early Help Assessment (EHA) 202</w:t>
         </w:r>
         <w:r w:rsidR="009561FF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="004355E0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> – V1.</w:t>
         </w:r>
-        <w:r w:rsidR="00605D18">
+        <w:r w:rsidR="001B152F">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="612601B6" w14:textId="1EAA13CB" w:rsidR="004A73C3" w:rsidRPr="001C56E5" w:rsidRDefault="004A73C3" w:rsidP="00BF1DD1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="004355E0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Page</w:t>
         </w:r>
         <w:r w:rsidRPr="005F0827">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15867,51 +15753,51 @@
           </w:rPr>
           <w:t xml:space="preserve"> please </w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="5D0D992F" w14:textId="23413030" w:rsidR="004A73C3" w:rsidRDefault="004A73C3" w:rsidP="00022085">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="34"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="006A0644">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="34"/>
           </w:rPr>
           <w:t>call Somerset Direct on 0300 123 2224</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="302328AD" w14:textId="597AC19F" w:rsidR="00A96C4D" w:rsidRPr="004355E0" w:rsidRDefault="004355E0" w:rsidP="00A96C4D">
+      <w:p w14:paraId="302328AD" w14:textId="3492CDB9" w:rsidR="00A96C4D" w:rsidRPr="004355E0" w:rsidRDefault="004355E0" w:rsidP="00A96C4D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="004355E0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Somerset </w:t>
         </w:r>
         <w:r w:rsidR="00A96C4D" w:rsidRPr="004355E0">
           <w:rPr>
@@ -15990,60 +15876,60 @@
           </w:rPr>
           <w:t xml:space="preserve"> 202</w:t>
         </w:r>
         <w:r w:rsidR="00845BAE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00A96C4D" w:rsidRPr="004355E0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> – V1.</w:t>
         </w:r>
-        <w:r w:rsidR="00353DAA">
+        <w:r w:rsidR="001B152F">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="6DBA83CD" w14:textId="77777777" w:rsidR="004A73C3" w:rsidRPr="006A0644" w:rsidRDefault="004A73C3" w:rsidP="000B5366">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="8"/>
           </w:rPr>
         </w:pPr>
       </w:p>
       <w:p w14:paraId="275F469C" w14:textId="77777777" w:rsidR="004A73C3" w:rsidRPr="005F0827" w:rsidRDefault="004A73C3" w:rsidP="005F0827">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="006A0644">
           <w:rPr>
@@ -16148,71 +16034,71 @@
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="006A0644">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EE0BF95" w14:textId="77777777" w:rsidR="00F13CD7" w:rsidRDefault="00F13CD7" w:rsidP="00617139">
+    <w:p w14:paraId="779B0F00" w14:textId="77777777" w:rsidR="00154652" w:rsidRDefault="00154652" w:rsidP="00617139">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DF7B68D" w14:textId="77777777" w:rsidR="00F13CD7" w:rsidRDefault="00F13CD7" w:rsidP="00617139">
+    <w:p w14:paraId="7063066D" w14:textId="77777777" w:rsidR="00154652" w:rsidRDefault="00154652" w:rsidP="00617139">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C6731C6" w14:textId="77777777" w:rsidR="00F13CD7" w:rsidRDefault="00F13CD7">
+    <w:p w14:paraId="205D5B4B" w14:textId="77777777" w:rsidR="00154652" w:rsidRDefault="00154652">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="273255EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F63030C8"/>
     <w:lvl w:ilvl="0" w:tplc="2B82A608">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
@@ -17048,56 +16934,56 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="923804535">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1983078784">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="946159984">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1597446216">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1936862299">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1489321331">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F330E"/>
     <w:rsid w:val="000003EE"/>
     <w:rsid w:val="00002BC4"/>
     <w:rsid w:val="00011FDC"/>
     <w:rsid w:val="00012CE0"/>
@@ -17182,82 +17068,84 @@
     <w:rsid w:val="00103149"/>
     <w:rsid w:val="0010487F"/>
     <w:rsid w:val="001060AA"/>
     <w:rsid w:val="001071DA"/>
     <w:rsid w:val="00112088"/>
     <w:rsid w:val="00112680"/>
     <w:rsid w:val="00114358"/>
     <w:rsid w:val="001179F3"/>
     <w:rsid w:val="00124B45"/>
     <w:rsid w:val="00124C5E"/>
     <w:rsid w:val="001265AD"/>
     <w:rsid w:val="00127688"/>
     <w:rsid w:val="00130145"/>
     <w:rsid w:val="00130B89"/>
     <w:rsid w:val="00132542"/>
     <w:rsid w:val="001340D2"/>
     <w:rsid w:val="001406E9"/>
     <w:rsid w:val="001414FD"/>
     <w:rsid w:val="00142752"/>
     <w:rsid w:val="001439A7"/>
     <w:rsid w:val="00145FDF"/>
     <w:rsid w:val="00147CBE"/>
     <w:rsid w:val="00150B45"/>
     <w:rsid w:val="00150DA4"/>
     <w:rsid w:val="00151C6E"/>
+    <w:rsid w:val="00154652"/>
     <w:rsid w:val="00154F70"/>
     <w:rsid w:val="00160276"/>
     <w:rsid w:val="001612F5"/>
     <w:rsid w:val="00161C71"/>
     <w:rsid w:val="00163B1C"/>
     <w:rsid w:val="001674FE"/>
     <w:rsid w:val="001705CB"/>
     <w:rsid w:val="00170A3C"/>
     <w:rsid w:val="00171028"/>
     <w:rsid w:val="00171801"/>
     <w:rsid w:val="001724DC"/>
     <w:rsid w:val="00173B33"/>
     <w:rsid w:val="0017427E"/>
     <w:rsid w:val="00176C70"/>
     <w:rsid w:val="00181BAC"/>
     <w:rsid w:val="00183623"/>
     <w:rsid w:val="00184468"/>
     <w:rsid w:val="00190EE4"/>
     <w:rsid w:val="0019169C"/>
     <w:rsid w:val="001949E1"/>
     <w:rsid w:val="00194B21"/>
     <w:rsid w:val="00194F38"/>
     <w:rsid w:val="001966FF"/>
     <w:rsid w:val="00196835"/>
     <w:rsid w:val="00197F0E"/>
     <w:rsid w:val="001A0CEE"/>
     <w:rsid w:val="001A0D24"/>
     <w:rsid w:val="001A28D0"/>
     <w:rsid w:val="001A5C1B"/>
     <w:rsid w:val="001A5DE5"/>
     <w:rsid w:val="001A764B"/>
     <w:rsid w:val="001A7FC7"/>
+    <w:rsid w:val="001B152F"/>
     <w:rsid w:val="001B3123"/>
     <w:rsid w:val="001B57FA"/>
     <w:rsid w:val="001B60F8"/>
     <w:rsid w:val="001B619B"/>
     <w:rsid w:val="001B688F"/>
     <w:rsid w:val="001B6E45"/>
     <w:rsid w:val="001B6E5F"/>
     <w:rsid w:val="001C0715"/>
     <w:rsid w:val="001C262C"/>
     <w:rsid w:val="001C56E5"/>
     <w:rsid w:val="001C613B"/>
     <w:rsid w:val="001D0229"/>
     <w:rsid w:val="001D69A2"/>
     <w:rsid w:val="001E10AC"/>
     <w:rsid w:val="001E1349"/>
     <w:rsid w:val="001E1F73"/>
     <w:rsid w:val="001E6E89"/>
     <w:rsid w:val="001E6FB4"/>
     <w:rsid w:val="001E7C8E"/>
     <w:rsid w:val="001F0A8A"/>
     <w:rsid w:val="001F677F"/>
     <w:rsid w:val="001F6FAE"/>
     <w:rsid w:val="001F7514"/>
     <w:rsid w:val="001F75B7"/>
     <w:rsid w:val="00206F03"/>
@@ -17393,50 +17281,51 @@
     <w:rsid w:val="003D667E"/>
     <w:rsid w:val="003E00C0"/>
     <w:rsid w:val="003E1CED"/>
     <w:rsid w:val="003E6E2F"/>
     <w:rsid w:val="003E761A"/>
     <w:rsid w:val="003F0D63"/>
     <w:rsid w:val="003F2717"/>
     <w:rsid w:val="003F2AC5"/>
     <w:rsid w:val="003F64A3"/>
     <w:rsid w:val="003F6BD2"/>
     <w:rsid w:val="003F780C"/>
     <w:rsid w:val="00401866"/>
     <w:rsid w:val="004031F8"/>
     <w:rsid w:val="00405CA5"/>
     <w:rsid w:val="0040655D"/>
     <w:rsid w:val="0040729C"/>
     <w:rsid w:val="0041081C"/>
     <w:rsid w:val="0041109F"/>
     <w:rsid w:val="00416FEC"/>
     <w:rsid w:val="00420191"/>
     <w:rsid w:val="004206EC"/>
     <w:rsid w:val="004207C3"/>
     <w:rsid w:val="0042419D"/>
     <w:rsid w:val="0042729D"/>
     <w:rsid w:val="00430BF5"/>
+    <w:rsid w:val="00435490"/>
     <w:rsid w:val="004355E0"/>
     <w:rsid w:val="004357A8"/>
     <w:rsid w:val="00435D73"/>
     <w:rsid w:val="00436C65"/>
     <w:rsid w:val="00445507"/>
     <w:rsid w:val="004520BD"/>
     <w:rsid w:val="00452662"/>
     <w:rsid w:val="004537AF"/>
     <w:rsid w:val="004548FB"/>
     <w:rsid w:val="00455FD0"/>
     <w:rsid w:val="0045722F"/>
     <w:rsid w:val="00461E79"/>
     <w:rsid w:val="00464876"/>
     <w:rsid w:val="00465CC1"/>
     <w:rsid w:val="004708DC"/>
     <w:rsid w:val="00472136"/>
     <w:rsid w:val="00474D02"/>
     <w:rsid w:val="00476783"/>
     <w:rsid w:val="00477CAC"/>
     <w:rsid w:val="00480E18"/>
     <w:rsid w:val="004827AF"/>
     <w:rsid w:val="004857A3"/>
     <w:rsid w:val="00491485"/>
     <w:rsid w:val="00496A1A"/>
     <w:rsid w:val="004A4E0D"/>
@@ -17551,50 +17440,51 @@
     <w:rsid w:val="00646B0E"/>
     <w:rsid w:val="00654624"/>
     <w:rsid w:val="00663CD6"/>
     <w:rsid w:val="00664C90"/>
     <w:rsid w:val="00665F99"/>
     <w:rsid w:val="006674E1"/>
     <w:rsid w:val="00670D99"/>
     <w:rsid w:val="0067415D"/>
     <w:rsid w:val="0067610D"/>
     <w:rsid w:val="00676D41"/>
     <w:rsid w:val="006779EA"/>
     <w:rsid w:val="00681CDB"/>
     <w:rsid w:val="00682184"/>
     <w:rsid w:val="00684B92"/>
     <w:rsid w:val="0068538C"/>
     <w:rsid w:val="00690BEE"/>
     <w:rsid w:val="00690FA9"/>
     <w:rsid w:val="0069383D"/>
     <w:rsid w:val="00694683"/>
     <w:rsid w:val="00695FDA"/>
     <w:rsid w:val="00697E0A"/>
     <w:rsid w:val="006A0644"/>
     <w:rsid w:val="006A213A"/>
     <w:rsid w:val="006A3AE1"/>
     <w:rsid w:val="006A6A1A"/>
+    <w:rsid w:val="006B07F5"/>
     <w:rsid w:val="006B1A89"/>
     <w:rsid w:val="006B2540"/>
     <w:rsid w:val="006B65DC"/>
     <w:rsid w:val="006B765D"/>
     <w:rsid w:val="006B7A92"/>
     <w:rsid w:val="006C313B"/>
     <w:rsid w:val="006C369D"/>
     <w:rsid w:val="006C4695"/>
     <w:rsid w:val="006C485A"/>
     <w:rsid w:val="006D3D96"/>
     <w:rsid w:val="006D3F6B"/>
     <w:rsid w:val="006D4DC1"/>
     <w:rsid w:val="006E07C2"/>
     <w:rsid w:val="006E2AE6"/>
     <w:rsid w:val="006E2B4D"/>
     <w:rsid w:val="006E2DAF"/>
     <w:rsid w:val="006F0377"/>
     <w:rsid w:val="006F079D"/>
     <w:rsid w:val="006F330E"/>
     <w:rsid w:val="006F3CDC"/>
     <w:rsid w:val="006F49E2"/>
     <w:rsid w:val="006F5E2F"/>
     <w:rsid w:val="00707043"/>
     <w:rsid w:val="00707223"/>
     <w:rsid w:val="00707F74"/>
@@ -17713,50 +17603,51 @@
     <w:rsid w:val="008E20AC"/>
     <w:rsid w:val="008E50DE"/>
     <w:rsid w:val="008E5601"/>
     <w:rsid w:val="008E6C7A"/>
     <w:rsid w:val="008F06A5"/>
     <w:rsid w:val="008F14A5"/>
     <w:rsid w:val="008F42F0"/>
     <w:rsid w:val="008F44C8"/>
     <w:rsid w:val="008F46F7"/>
     <w:rsid w:val="008F77F9"/>
     <w:rsid w:val="00907C8E"/>
     <w:rsid w:val="00911D10"/>
     <w:rsid w:val="0091218F"/>
     <w:rsid w:val="00913119"/>
     <w:rsid w:val="009273DF"/>
     <w:rsid w:val="00932173"/>
     <w:rsid w:val="0093229D"/>
     <w:rsid w:val="00933A6A"/>
     <w:rsid w:val="00934D07"/>
     <w:rsid w:val="00935F38"/>
     <w:rsid w:val="00937E12"/>
     <w:rsid w:val="00937FC3"/>
     <w:rsid w:val="00941B22"/>
     <w:rsid w:val="00942C2A"/>
     <w:rsid w:val="00943321"/>
+    <w:rsid w:val="009442C4"/>
     <w:rsid w:val="00944BF8"/>
     <w:rsid w:val="00945C00"/>
     <w:rsid w:val="00950595"/>
     <w:rsid w:val="009561FF"/>
     <w:rsid w:val="0095686D"/>
     <w:rsid w:val="00960090"/>
     <w:rsid w:val="00960531"/>
     <w:rsid w:val="0096100D"/>
     <w:rsid w:val="0096124B"/>
     <w:rsid w:val="00961CC3"/>
     <w:rsid w:val="00961F0D"/>
     <w:rsid w:val="009631AB"/>
     <w:rsid w:val="009649E7"/>
     <w:rsid w:val="0096522A"/>
     <w:rsid w:val="00965A99"/>
     <w:rsid w:val="009666E5"/>
     <w:rsid w:val="00967321"/>
     <w:rsid w:val="0096778F"/>
     <w:rsid w:val="00970E9E"/>
     <w:rsid w:val="00973901"/>
     <w:rsid w:val="00975804"/>
     <w:rsid w:val="00976092"/>
     <w:rsid w:val="00980D19"/>
     <w:rsid w:val="009857BA"/>
     <w:rsid w:val="00990374"/>
@@ -17764,51 +17655,50 @@
     <w:rsid w:val="009A43FC"/>
     <w:rsid w:val="009A5651"/>
     <w:rsid w:val="009A7609"/>
     <w:rsid w:val="009B0D92"/>
     <w:rsid w:val="009B212F"/>
     <w:rsid w:val="009B25FF"/>
     <w:rsid w:val="009B6D23"/>
     <w:rsid w:val="009C11C4"/>
     <w:rsid w:val="009C5078"/>
     <w:rsid w:val="009C6155"/>
     <w:rsid w:val="009C6BEE"/>
     <w:rsid w:val="009C77FD"/>
     <w:rsid w:val="009D1EFA"/>
     <w:rsid w:val="009D46C2"/>
     <w:rsid w:val="009D47DF"/>
     <w:rsid w:val="009D488D"/>
     <w:rsid w:val="009D7A78"/>
     <w:rsid w:val="009E01EB"/>
     <w:rsid w:val="009E1717"/>
     <w:rsid w:val="009E177D"/>
     <w:rsid w:val="009E2B30"/>
     <w:rsid w:val="009E30D1"/>
     <w:rsid w:val="009E5D1D"/>
     <w:rsid w:val="009E628B"/>
     <w:rsid w:val="009E7C38"/>
-    <w:rsid w:val="009F03E3"/>
     <w:rsid w:val="009F2682"/>
     <w:rsid w:val="009F2BFE"/>
     <w:rsid w:val="009F53E7"/>
     <w:rsid w:val="009F62CD"/>
     <w:rsid w:val="009F6A21"/>
     <w:rsid w:val="009F6FAF"/>
     <w:rsid w:val="00A0188B"/>
     <w:rsid w:val="00A02B1B"/>
     <w:rsid w:val="00A0405F"/>
     <w:rsid w:val="00A043E5"/>
     <w:rsid w:val="00A10514"/>
     <w:rsid w:val="00A11044"/>
     <w:rsid w:val="00A1217B"/>
     <w:rsid w:val="00A12C0A"/>
     <w:rsid w:val="00A14366"/>
     <w:rsid w:val="00A154CA"/>
     <w:rsid w:val="00A15855"/>
     <w:rsid w:val="00A17FD7"/>
     <w:rsid w:val="00A2103D"/>
     <w:rsid w:val="00A21041"/>
     <w:rsid w:val="00A229E3"/>
     <w:rsid w:val="00A26B7D"/>
     <w:rsid w:val="00A2754A"/>
     <w:rsid w:val="00A27EED"/>
     <w:rsid w:val="00A33A99"/>
@@ -18018,50 +17908,51 @@
     <w:rsid w:val="00D333A8"/>
     <w:rsid w:val="00D33AA6"/>
     <w:rsid w:val="00D346D8"/>
     <w:rsid w:val="00D37DC7"/>
     <w:rsid w:val="00D447D8"/>
     <w:rsid w:val="00D50AC7"/>
     <w:rsid w:val="00D53841"/>
     <w:rsid w:val="00D5529E"/>
     <w:rsid w:val="00D56354"/>
     <w:rsid w:val="00D566D2"/>
     <w:rsid w:val="00D57498"/>
     <w:rsid w:val="00D62E8B"/>
     <w:rsid w:val="00D633C1"/>
     <w:rsid w:val="00D63EB6"/>
     <w:rsid w:val="00D63FF2"/>
     <w:rsid w:val="00D653CD"/>
     <w:rsid w:val="00D671E1"/>
     <w:rsid w:val="00D67761"/>
     <w:rsid w:val="00D7149A"/>
     <w:rsid w:val="00D724B4"/>
     <w:rsid w:val="00D7335B"/>
     <w:rsid w:val="00D82F03"/>
     <w:rsid w:val="00D87BA5"/>
     <w:rsid w:val="00D95363"/>
     <w:rsid w:val="00DA027C"/>
+    <w:rsid w:val="00DA105D"/>
     <w:rsid w:val="00DA156A"/>
     <w:rsid w:val="00DA3C67"/>
     <w:rsid w:val="00DB06AF"/>
     <w:rsid w:val="00DB32B4"/>
     <w:rsid w:val="00DC0438"/>
     <w:rsid w:val="00DC2F69"/>
     <w:rsid w:val="00DC68B3"/>
     <w:rsid w:val="00DC69EA"/>
     <w:rsid w:val="00DC7665"/>
     <w:rsid w:val="00DD0FA2"/>
     <w:rsid w:val="00DD616F"/>
     <w:rsid w:val="00DD7DAE"/>
     <w:rsid w:val="00DE0419"/>
     <w:rsid w:val="00DE0CA6"/>
     <w:rsid w:val="00DE16DE"/>
     <w:rsid w:val="00DE2354"/>
     <w:rsid w:val="00DE2ED5"/>
     <w:rsid w:val="00DE4885"/>
     <w:rsid w:val="00DE5512"/>
     <w:rsid w:val="00DE6A80"/>
     <w:rsid w:val="00DE793B"/>
     <w:rsid w:val="00DF0759"/>
     <w:rsid w:val="00DF0F2D"/>
     <w:rsid w:val="00DF308F"/>
     <w:rsid w:val="00DF42D5"/>
@@ -18196,51 +18087,51 @@
     <w:rsid w:val="00FF1583"/>
     <w:rsid w:val="00FF5FA5"/>
     <w:rsid w:val="00FF6441"/>
     <w:rsid w:val="00FF6711"/>
     <w:rsid w:val="11CD074D"/>
     <w:rsid w:val="34ACAAFF"/>
     <w:rsid w:val="650C0003"/>
     <w:rsid w:val="66F02BE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0598DE37"/>
   <w15:docId w15:val="{E75EB9E6-5FD4-4944-AE4A-AFB0B2FDD332}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -20348,97 +20239,97 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D1A98B3E-036F-476E-AA79-5A25BDF7D218}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005A5E90" w:rsidRDefault="00122AD8" w:rsidP="00122AD8">
           <w:pPr>
             <w:pStyle w:val="4500F2B33635468ABEA614B2F744D66B"/>
           </w:pPr>
           <w:r w:rsidRPr="008826A5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C10DCC43495042AD8FA613F4EE2AB5F1"/>
+        <w:name w:val="90017571DD9D4E2DA285E568A7B9DDAC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{93EA6BA8-FDB6-4702-8542-C7A53AE0B27F}"/>
+        <w:guid w:val="{D71C957E-5DA9-4D67-93E3-AED76E956399}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00442999" w:rsidRDefault="00442999" w:rsidP="00442999">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00EC193E" w:rsidP="00EC193E">
           <w:pPr>
-            <w:pStyle w:val="C10DCC43495042AD8FA613F4EE2AB5F1"/>
+            <w:pStyle w:val="90017571DD9D4E2DA285E568A7B9DDAC"/>
           </w:pPr>
           <w:r w:rsidRPr="008A452B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Select from list</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="60C5B9465C7348E9B52C8970511B113F"/>
+        <w:name w:val="67C32EA1DABC4EAEB267C8903D3FB0A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A7981CCE-508F-45EE-852D-D87C6CC7E448}"/>
+        <w:guid w:val="{89F6E216-D8C4-4227-9A39-01712E9D60BE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00442999" w:rsidRDefault="00442999" w:rsidP="00442999">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00EC193E" w:rsidP="00EC193E">
           <w:pPr>
-            <w:pStyle w:val="60C5B9465C7348E9B52C8970511B113F"/>
+            <w:pStyle w:val="67C32EA1DABC4EAEB267C8903D3FB0A7"/>
           </w:pPr>
           <w:r w:rsidRPr="008A452B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Select from list</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -20527,77 +20418,79 @@
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B23D0"/>
     <w:rsid w:val="00015BA1"/>
     <w:rsid w:val="00031123"/>
     <w:rsid w:val="0006275E"/>
     <w:rsid w:val="0006325A"/>
     <w:rsid w:val="00070D6F"/>
     <w:rsid w:val="000F1C4C"/>
     <w:rsid w:val="00122AD8"/>
+    <w:rsid w:val="001617E8"/>
     <w:rsid w:val="001620D0"/>
     <w:rsid w:val="001653D6"/>
     <w:rsid w:val="00181D64"/>
     <w:rsid w:val="001A45C2"/>
     <w:rsid w:val="001D5D9C"/>
     <w:rsid w:val="001E5067"/>
     <w:rsid w:val="001F74ED"/>
     <w:rsid w:val="00216501"/>
     <w:rsid w:val="002203CD"/>
     <w:rsid w:val="00234F3A"/>
     <w:rsid w:val="00257C8F"/>
     <w:rsid w:val="002868C4"/>
     <w:rsid w:val="002A6A38"/>
     <w:rsid w:val="002D20D6"/>
     <w:rsid w:val="002E1F39"/>
     <w:rsid w:val="003042F6"/>
     <w:rsid w:val="003144C4"/>
     <w:rsid w:val="0033314F"/>
     <w:rsid w:val="0036205C"/>
     <w:rsid w:val="003627A9"/>
     <w:rsid w:val="00372F58"/>
     <w:rsid w:val="003B3782"/>
     <w:rsid w:val="003E2C11"/>
     <w:rsid w:val="003F6BD2"/>
     <w:rsid w:val="00405889"/>
     <w:rsid w:val="00416FEC"/>
     <w:rsid w:val="00430BF5"/>
+    <w:rsid w:val="00435490"/>
     <w:rsid w:val="00436A3D"/>
     <w:rsid w:val="00442999"/>
     <w:rsid w:val="00465CC1"/>
     <w:rsid w:val="004846B4"/>
     <w:rsid w:val="004C316F"/>
     <w:rsid w:val="004C4636"/>
     <w:rsid w:val="004F0514"/>
     <w:rsid w:val="005054B8"/>
     <w:rsid w:val="00510AA4"/>
     <w:rsid w:val="00525FB7"/>
     <w:rsid w:val="005336C6"/>
     <w:rsid w:val="0053521A"/>
     <w:rsid w:val="00551C03"/>
     <w:rsid w:val="00567803"/>
     <w:rsid w:val="005A1105"/>
     <w:rsid w:val="005A5E90"/>
     <w:rsid w:val="005C112B"/>
     <w:rsid w:val="005C5FAA"/>
     <w:rsid w:val="005C7216"/>
     <w:rsid w:val="005D3F47"/>
     <w:rsid w:val="005D6C89"/>
     <w:rsid w:val="005F2DB2"/>
     <w:rsid w:val="005F67E6"/>
     <w:rsid w:val="00600C82"/>
     <w:rsid w:val="0061129C"/>
@@ -20629,82 +20522,84 @@
     <w:rsid w:val="008561D0"/>
     <w:rsid w:val="00856FF9"/>
     <w:rsid w:val="0086705D"/>
     <w:rsid w:val="0087291A"/>
     <w:rsid w:val="008B1CEA"/>
     <w:rsid w:val="008B5F0C"/>
     <w:rsid w:val="008C7402"/>
     <w:rsid w:val="00906E68"/>
     <w:rsid w:val="00924DA9"/>
     <w:rsid w:val="00932173"/>
     <w:rsid w:val="009544F4"/>
     <w:rsid w:val="00962D9E"/>
     <w:rsid w:val="009644B4"/>
     <w:rsid w:val="00965177"/>
     <w:rsid w:val="0096522A"/>
     <w:rsid w:val="00976092"/>
     <w:rsid w:val="00991F08"/>
     <w:rsid w:val="00992C81"/>
     <w:rsid w:val="009A48CA"/>
     <w:rsid w:val="00A062B2"/>
     <w:rsid w:val="00A07776"/>
     <w:rsid w:val="00A167F7"/>
     <w:rsid w:val="00A33114"/>
     <w:rsid w:val="00A76981"/>
     <w:rsid w:val="00A86C67"/>
+    <w:rsid w:val="00AB0571"/>
     <w:rsid w:val="00AB7258"/>
     <w:rsid w:val="00AD5477"/>
     <w:rsid w:val="00B22A94"/>
     <w:rsid w:val="00B94AC2"/>
     <w:rsid w:val="00BA6DC5"/>
     <w:rsid w:val="00BD4C3F"/>
     <w:rsid w:val="00BD7F13"/>
     <w:rsid w:val="00BE4D7E"/>
     <w:rsid w:val="00C04FFC"/>
     <w:rsid w:val="00C073FB"/>
     <w:rsid w:val="00C91125"/>
     <w:rsid w:val="00CA1D57"/>
     <w:rsid w:val="00CA62D4"/>
     <w:rsid w:val="00CB0D3E"/>
     <w:rsid w:val="00CC0870"/>
     <w:rsid w:val="00CF1B72"/>
     <w:rsid w:val="00D0005D"/>
     <w:rsid w:val="00D048BB"/>
     <w:rsid w:val="00D20668"/>
     <w:rsid w:val="00D837B2"/>
     <w:rsid w:val="00D9463B"/>
     <w:rsid w:val="00D95968"/>
     <w:rsid w:val="00DB0545"/>
     <w:rsid w:val="00DD57FC"/>
     <w:rsid w:val="00DD6DFD"/>
     <w:rsid w:val="00E365B1"/>
     <w:rsid w:val="00E63202"/>
     <w:rsid w:val="00E63CAB"/>
     <w:rsid w:val="00E651FF"/>
     <w:rsid w:val="00E73EF9"/>
     <w:rsid w:val="00E86714"/>
     <w:rsid w:val="00EA79CE"/>
+    <w:rsid w:val="00EC193E"/>
     <w:rsid w:val="00F02B03"/>
     <w:rsid w:val="00F235DF"/>
     <w:rsid w:val="00F2364D"/>
     <w:rsid w:val="00F52DB8"/>
     <w:rsid w:val="00F577D2"/>
     <w:rsid w:val="00F80C46"/>
     <w:rsid w:val="00F95E0A"/>
     <w:rsid w:val="00FC7B55"/>
     <w:rsid w:val="00FD25F4"/>
     <w:rsid w:val="00FF4BCE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
@@ -21124,51 +21019,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00442999"/>
+    <w:rsid w:val="00EC193E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2403E02D4DE545CDB92090C65282F9663">
     <w:name w:val="2403E02D4DE545CDB92090C65282F9663"/>
     <w:rsid w:val="00783F26"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="920877F4F3F8466B90B16469B8148E053">
     <w:name w:val="920877F4F3F8466B90B16469B8148E053"/>
     <w:rsid w:val="00783F26"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -21575,66 +21470,66 @@
     <w:name w:val="700EE06F9C6A49DE88E2EFA7EA32FA94"/>
     <w:rsid w:val="00430BF5"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA38E37A8BC44B3A7CC261EA896028C">
     <w:name w:val="3EA38E37A8BC44B3A7CC261EA896028C"/>
     <w:rsid w:val="00430BF5"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A51CB3C0D7FF444AA3A10AEAB814DF11">
-[...1 lines deleted...]
-    <w:rsid w:val="00E63CAB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90017571DD9D4E2DA285E568A7B9DDAC">
+    <w:name w:val="90017571DD9D4E2DA285E568A7B9DDAC"/>
+    <w:rsid w:val="00EC193E"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="836A737A008646B8BEC250A2EA6F1A28">
-[...1 lines deleted...]
-    <w:rsid w:val="00E63CAB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="67C32EA1DABC4EAEB267C8903D3FB0A7">
+    <w:name w:val="67C32EA1DABC4EAEB267C8903D3FB0A7"/>
+    <w:rsid w:val="00EC193E"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4500F2B33635468ABEA614B2F744D66B">
     <w:name w:val="4500F2B33635468ABEA614B2F744D66B"/>
     <w:rsid w:val="00122AD8"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C10DCC43495042AD8FA613F4EE2AB5F1">
     <w:name w:val="C10DCC43495042AD8FA613F4EE2AB5F1"/>
@@ -21965,92 +21860,205 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F1584856A8F8E04DA4D4A57F5A02894F" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7a694b2275bfaad350fd7930564a772c">
-[...1 lines deleted...]
-    <xsd:import namespace="18c50232-20aa-4a3c-ac44-faa97072f9de"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF4B4198D2C22149AD2505FB0413BD0C" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41246357780a8c1674d96812b08e956d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cdfaac0b-ce14-4188-b609-e7e62f7b0f62" xmlns:ns3="f2b231ae-6ab7-4185-bf6e-bc0f020cdcb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f2561ca84892afd051701616b06b6ab1" ns2:_="" ns3:_="">
+    <xsd:import namespace="cdfaac0b-ce14-4188-b609-e7e62f7b0f62"/>
+    <xsd:import namespace="f2b231ae-6ab7-4185-bf6e-bc0f020cdcb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18c50232-20aa-4a3c-ac44-faa97072f9de" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cdfaac0b-ce14-4188-b609-e7e62f7b0f62" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="14" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Master"/>
+          <xsd:enumeration value="Final"/>
+          <xsd:enumeration value="Current Draft"/>
+          <xsd:enumeration value="Draft"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7b6b569b-509a-467d-b105-d97728d3fc11" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f2b231ae-6ab7-4185-bf6e-bc0f020cdcb1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2d268103-e4d3-4dae-8446-0fd3aa1ea33d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f2b231ae-6ab7-4185-bf6e-bc0f020cdcb1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -22108,128 +22116,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f2b231ae-6ab7-4185-bf6e-bc0f020cdcb1" xsi:nil="true"/>
+    <Status xmlns="cdfaac0b-ce14-4188-b609-e7e62f7b0f62" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cdfaac0b-ce14-4188-b609-e7e62f7b0f62">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="7b6b569b-509a-467d-b105-d97728d3fc11" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2018-02-02T11:34:11.213Z"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52ED2722-2B2B-4719-9054-4FE1F250FCFC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE80B5BF-7B5F-44B3-BAA5-0C65F31C711B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4056FA1-D2CF-4569-B3A7-85364D000C3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="18c50232-20aa-4a3c-ac44-faa97072f9de"/>
+    <ds:schemaRef ds:uri="cdfaac0b-ce14-4188-b609-e7e62f7b0f62"/>
+    <ds:schemaRef ds:uri="f2b231ae-6ab7-4185-bf6e-bc0f020cdcb1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE80B5BF-7B5F-44B3-BAA5-0C65F31C711B}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F4C931-492A-4D3D-88B7-A8B22E8EDB6D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f2b231ae-6ab7-4185-bf6e-bc0f020cdcb1"/>
+    <ds:schemaRef ds:uri="cdfaac0b-ce14-4188-b609-e7e62f7b0f62"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFAB3D10-C8CB-4A39-BA56-9D1C7B7F55FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F4C931-492A-4D3D-88B7-A8B22E8EDB6D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFEFF872-8888-4568-8332-CE4981164CAF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{93ca2043-b579-4aec-b164-86dbed9516ae}" enabled="1" method="Privileged" siteId="{b524f606-f77a-4aa2-8da2-fe70343b0cce}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>2376</Words>
   <Characters>12408</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>689</Lines>
   <Paragraphs>369</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>14415</CharactersWithSpaces>
@@ -22598,35 +22599,38 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sarah Stabback</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100F1584856A8F8E04DA4D4A57F5A02894F</vt:lpwstr>
+    <vt:lpwstr>0x010100DF4B4198D2C22149AD2505FB0413BD0C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>45f3baf5cc3da17525550e765942d87273c3ac3389881feceb81931b6177b713</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>