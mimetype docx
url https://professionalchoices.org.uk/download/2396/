--- v0 (2026-05-01)
+++ v1 (2026-05-21)
@@ -9,149 +9,146 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4705"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A2F23" w14:paraId="0BA7480A" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4705" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
           </w:tcPr>
           <w:p w14:paraId="73B1EB92" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="001C442E" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F92CA7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Young People 16 years and over</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B834ED2" w14:textId="3FA45B85" w:rsidR="003A2F23" w:rsidRDefault="00B57DFB" w:rsidP="003A2F23">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2B834ED2" w14:textId="3D037A57" w:rsidR="003A2F23" w:rsidRDefault="00E9234E" w:rsidP="003A2F23">
+      <w:r w:rsidRPr="005C101E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft New Tai Lue" w:hAnsi="Microsoft New Tai Lue" w:cs="Microsoft New Tai Lue"/>
+          <w:b/>
           <w:noProof/>
+          <w:color w:val="C73672"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F57D5BC" wp14:editId="03AE6D73">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49793F1C" wp14:editId="21131D92">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>4476750</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4686300</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-967105</wp:posOffset>
+              <wp:posOffset>-757555</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1093470" cy="1389380"/>
+            <wp:extent cx="1093470" cy="1242695"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="25" name="Picture 25" descr="Logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="25" name="Picture 25" descr="Logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1093470" cy="1389380"/>
+                      <a:ext cx="1093470" cy="1242695"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6773A80D" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="001C442E" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C442E">
         <w:rPr>
@@ -363,65 +360,89 @@
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896297">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Actions or decisions carried out on behalf of someone who lacks capacity should limit their rights and freedom </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>of action as little as possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E41D1AC" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00F92CA7" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E159E68" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00F92CA7" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:r w:rsidRPr="00F92CA7">
-        <w:t>If a young person is aged between 18 and 25 and lacks mental capacity which has been attested to by a suitably qualified professional then a person cannot make decisions for them unless they have either a Lasting Power of Attorney to make those decisions or has been appointed their representative by the Court of Protection.</w:t>
+        <w:t xml:space="preserve">If a young person is aged between 18 and 25 and lacks mental capacity which has been attested to by a suitably qualified </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F92CA7">
+        <w:t>professional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F92CA7">
+        <w:t xml:space="preserve"> then a person cannot make decisions for them unless they have either a Lasting Power of Attorney to make those decisions or has been appointed their representative by the Court of Protection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6ADD69" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00F92CA7" w:rsidRDefault="003A2F23" w:rsidP="003A2F23"/>
     <w:p w14:paraId="44BCF8FC" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00F92CA7" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:r w:rsidRPr="00F92CA7">
         <w:t xml:space="preserve">If a young person is aged between 16 and 17 and lacks mental capacity which has been attested to by a suitably qualified </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F92CA7">
         <w:t>professional</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F92CA7">
-        <w:t xml:space="preserve"> then providing they are acting in their son or daughters best interests parents may make some decisions for them without the need to be their legally appointed representative.</w:t>
+        <w:t xml:space="preserve"> then </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F92CA7">
+        <w:t>providing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F92CA7">
+        <w:t xml:space="preserve"> they are acting in their son or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F92CA7">
+        <w:t>daughters</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F92CA7">
+        <w:t xml:space="preserve"> best interests parents may make some decisions for them without the need to be their legally appointed representative.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A8AE58" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00F92CA7" w:rsidRDefault="003A2F23" w:rsidP="003A2F23"/>
     <w:p w14:paraId="023534CC" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00F92CA7" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:r w:rsidRPr="00F92CA7">
         <w:t>Please see Annex 1 of the SEND Code of Practice for more information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E372CE2" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00F92CA7" w:rsidRDefault="003A2F23" w:rsidP="003A2F23"/>
     <w:p w14:paraId="35C1AB7A" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00F92CA7" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:r w:rsidRPr="00F92CA7">
         <w:t>If a young person is aged 16 or 17 and does not have a legally appointed representative but their parent/carer would like to be their representative they must write to us explaining why</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F92CA7">
         <w:t>Each case will be looked at on an individual basis</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
@@ -610,107 +631,112 @@
         </w:rPr>
         <w:t>Other people including foster carers, health and social care professionals, probation services</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7211">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31EE4038" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C226BC1" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
+    <w:p w14:paraId="1C226BC1" w14:textId="063CD6AF" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:r w:rsidRPr="005E7211">
         <w:t xml:space="preserve">I agree for the request for Education, Health </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and Care </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7211">
         <w:t>needs assessment to be submitted to Somerset</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> County Council.   </w:t>
+        <w:t xml:space="preserve"> Council.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8C828F" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8311"/>
         <w:gridCol w:w="710"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A2F23" w14:paraId="4CEC494B" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C7991AB" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00762571" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00762571">
-              <w:t xml:space="preserve">Yes I agree for the request to be submitted </w:t>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00762571">
+              <w:t xml:space="preserve"> I agree for the request to be submitted </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ED658B6" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00762571" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6016273D" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -741,51 +767,59 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="551204C0" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w14:paraId="15228BD2" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A6B5FBC" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00762571" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762571">
-              <w:t>No, I do not agree for the request to be submitted.  I understand that if I tick this box I will not be able to have an Education, Health and Care plan</w:t>
+              <w:t xml:space="preserve">No, I do not agree for the request to be submitted.  I understand that if I tick this </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00762571">
+              <w:t>box</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00762571">
+              <w:t xml:space="preserve"> I will not be able to have an Education, Health and Care plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44448EAE" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="695AAC43" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -827,52 +861,57 @@
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8313"/>
         <w:gridCol w:w="708"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A2F23" w14:paraId="25E2D859" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BDDF57B" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00762571" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00762571">
-              <w:t>Yes I agree to the assessments if they are necessary</w:t>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00762571">
+              <w:t xml:space="preserve"> I agree to the assessments if they are necessary</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D1F6818" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00762571" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78E936A9" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w14:paraId="328DBB0A" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
@@ -899,51 +938,59 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34DD8D97" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w14:paraId="3E4181F3" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="024D38AB" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00762571" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762571">
-              <w:t>No, I do not agree to any assessments.  I understand that if I tick this box I may not be able to have an Education, Health and Care plan and the process will be delayed</w:t>
+              <w:t xml:space="preserve">No, I do not agree to any assessments.  I understand that if I tick this </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00762571">
+              <w:t>box</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00762571">
+              <w:t xml:space="preserve"> I may not be able to have an Education, Health and Care plan and the process will be delayed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="678396EA" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72232A2E" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -1398,86 +1445,102 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73AC0365" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w14:paraId="6E515401" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F56F0E7" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00762571" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00762571">
-              <w:t xml:space="preserve">I would like to nominate an adult who has parental responsibility to help me to share my views and I give my consent to information being shared with them </w:t>
+              <w:t xml:space="preserve">I would like to nominate an adult who has parental responsibility to help me to share my </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00762571">
+              <w:t>views</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00762571">
+              <w:t xml:space="preserve"> and I give my consent to information being shared with them </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35649267" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w14:paraId="5F308DEA" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41109B5B" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00762571" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00762571">
-              <w:t xml:space="preserve">I would like to nominate an adult who does not have parental responsibility to help me to share my views and I give my consent to information being shared with them </w:t>
+              <w:t xml:space="preserve">I would like to nominate an adult who does not have parental responsibility to help me to share my </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00762571">
+              <w:t>views</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00762571">
+              <w:t xml:space="preserve"> and I give my consent to information being shared with them </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3524C89A" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64C13F45" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00896297" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:rPr>
@@ -1606,391 +1669,357 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0465767C" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="0031671B" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:r w:rsidRPr="0031671B">
         <w:t xml:space="preserve">This section should be signed by you (the young person) </w:t>
       </w:r>
       <w:r w:rsidRPr="00837237">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="0031671B">
         <w:t xml:space="preserve"> an advocate if you have appointed one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="0031671B">
-        <w:t xml:space="preserve">By signing this section you are </w:t>
+        <w:t xml:space="preserve">By signing this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0031671B">
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0031671B">
+        <w:t xml:space="preserve"> you are </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">confirming that you have understood the form and that you agree with the statements next to the boxes you have </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ticked</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>in .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="437F2A7E" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00896297" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10555" w:type="dxa"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2995"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="2583"/>
+        <w:gridCol w:w="3959"/>
+        <w:gridCol w:w="776"/>
+        <w:gridCol w:w="2600"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A2F23" w:rsidRPr="00952FF5" w14:paraId="6E54AD50" w14:textId="77777777" w:rsidTr="00BC1051">
+      <w:tr w:rsidR="003A2F23" w:rsidRPr="00952FF5" w14:paraId="6E54AD50" w14:textId="77777777" w:rsidTr="00E9234E">
         <w:trPr>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2995" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
           </w:tcPr>
           <w:p w14:paraId="008E0D80" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Young person’s Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3959" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="64A8A64A" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="350046F7" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="66AF4E1D" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2F23" w:rsidRPr="00952FF5" w14:paraId="4978394F" w14:textId="77777777" w:rsidTr="00BC1051">
+      <w:tr w:rsidR="003A2F23" w:rsidRPr="00952FF5" w14:paraId="4978394F" w14:textId="77777777" w:rsidTr="00E9234E">
         <w:trPr>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2995" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4189BCCA" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Young person’s name (Please print)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="7335" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5C1C6C6B" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2F23" w:rsidRPr="00952FF5" w14:paraId="628B4347" w14:textId="77777777" w:rsidTr="00BC1051">
+      <w:tr w:rsidR="003A2F23" w:rsidRPr="00952FF5" w14:paraId="628B4347" w14:textId="77777777" w:rsidTr="00E9234E">
         <w:trPr>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2995" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="243B6FE1" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Name </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>of  advocate</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="173FDEF6" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF13D2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>(if appropriate)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7335" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08593D24" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A2F23" w:rsidRPr="00952FF5" w14:paraId="365312BE" w14:textId="77777777" w:rsidTr="00E9234E">
+        <w:trPr>
+          <w:trHeight w:val="507"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2583" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A0D349" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advocate’s signature </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BD65EDB" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EF13D2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>if</w:t>
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>(if appropriate)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3959" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="08593D24" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
+          <w:p w14:paraId="0A01A80A" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...71 lines deleted...]
-            <w:tcW w:w="900" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7C984F1C" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7A1FF04F" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C02C93C" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="003E7DAF" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01EEBDD8" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2171,59 +2200,51 @@
           <w:p w14:paraId="56983C2D" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00EF13D2" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5850" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29496A2F" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00EF13D2" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="007B4CC4" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00EF13D2" w:rsidRDefault="003A2F23" w:rsidP="007D4C83">
             <w:r w:rsidRPr="00952FF5">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> name) am the legally appointed</w:t>
+              <w:t>(full name) am the legally appointed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w:rsidRPr="00EF13D2" w14:paraId="0CD1C2E9" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10555" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="564AC0C2" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="007D4C83">
             <w:r w:rsidRPr="00952FF5">
               <w:t>representative of the young person named above</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00952FF5">
               <w:t>I have been given this authority legally by (please tick the criteria which applies)</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2364,100 +2385,105 @@
         </w:rPr>
         <w:t>Consent for an Education Health and Care</w:t>
       </w:r>
       <w:r w:rsidR="007D4C83">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Needs</w:t>
       </w:r>
       <w:r w:rsidRPr="008478CD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7E0066" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00896297" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48E218A1" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
+    <w:p w14:paraId="48E218A1" w14:textId="6704B90F" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:r w:rsidRPr="005E7211">
         <w:t xml:space="preserve">I agree for the request for Education, Health </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and Care </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7211">
         <w:t>needs assessment to be submitted to Somerset</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> County Council.   </w:t>
+        <w:t xml:space="preserve"> Council.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D7AE95" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8311"/>
         <w:gridCol w:w="710"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A2F23" w14:paraId="0642AC55" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="015158A8" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00261024" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00261024">
-              <w:t>Yes I agree for the request to be submitted</w:t>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00261024">
+              <w:t xml:space="preserve"> I agree for the request to be submitted</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28C2E64C" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00762571" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5809AD1A" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w14:paraId="55FF4036" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
@@ -2569,52 +2595,57 @@
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8313"/>
         <w:gridCol w:w="708"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A2F23" w14:paraId="5DCA0495" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="637B46F0" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00261024" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00261024">
-              <w:t>Yes I agree to the assessments if they are necessary</w:t>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00261024">
+              <w:t xml:space="preserve"> I agree to the assessments if they are necessary</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B5D562F" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00762571" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16BFF942" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w14:paraId="5E293493" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
@@ -2641,83 +2672,83 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7854896E" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w14:paraId="59B41965" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9745" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DD2CFBB" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00261024" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261024">
-              <w:t xml:space="preserve">No, I do not agree to any assessments.  I understand that if I tick this box the Education, Health and Care plan may not be </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and the process will be delayed</w:t>
+              <w:t>No, I do not agree to any assessments.  I understand that if I tick this box the Education, Health and Care plan may not be agreed and the process will be delayed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B781B17" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D3F21F0" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23"/>
-    <w:p w14:paraId="2A05E3C2" w14:textId="6DB566E8" w:rsidR="003A2F23" w:rsidRPr="005E7211" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
+    <w:p w14:paraId="56A207D3" w14:textId="77777777" w:rsidR="00E9234E" w:rsidRDefault="00E9234E" w:rsidP="003A2F23">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A05E3C2" w14:textId="32D2A8C9" w:rsidR="003A2F23" w:rsidRPr="005E7211" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Part 7: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55EC4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Representative</w:t>
       </w:r>
       <w:r w:rsidR="00E36F7B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
@@ -3045,187 +3076,165 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="46427D27" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7FC8220C" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3BCF213E" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="143B1D2B" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w:rsidRPr="00952FF5" w14:paraId="0DF7D9F7" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="75DF3E03" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="105AFF11" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w:rsidRPr="00952FF5" w14:paraId="6A27C96A" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="78718157" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Relationship to the young person </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="357BD1AE" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1366D31C" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="003A2F23"/>
-    <w:p w14:paraId="6ABD865A" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
+    <w:p w14:paraId="03D818D8" w14:textId="63A98D9B" w:rsidR="003A2F23" w:rsidRPr="00853A97" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00853A97">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...16 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part 7b: Parent/carer/young person </w:t>
       </w:r>
       <w:r w:rsidR="0029227C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00853A97">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>sharing information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143DCA66" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00896297" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -3268,114 +3277,111 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5F671E8B" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="120B977C" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="61BF337B" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7F26E1CD" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w:rsidRPr="00952FF5" w14:paraId="7E1CBEE9" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="609A588E" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Relationship to child/young person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5991" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1C442A70" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FD4E1A3" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23"/>
     <w:p w14:paraId="14E100C3" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00CE286E" w:rsidRDefault="003A2F23" w:rsidP="003A2F23">
       <w:r w:rsidRPr="00CE286E">
         <w:t xml:space="preserve">I understand that if an education, health and care needs assessment is agreed, information about </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the child named above </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE286E">
         <w:t xml:space="preserve">will be shared with professionals involved with </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">them </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE286E">
         <w:t>to support the assessment and planning process</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
@@ -3476,51 +3482,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="30AD5B1B" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:45pt;margin-top:12.6pt;width:13.2pt;height:13.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa9X15egIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9rGzEMfh/sfzB+Xy8X0nYLvZTQkjEo&#10;bVk7+uz47NyBz/JkJ5fsr5/s+5GuCxuM5cGRT9In6bOkq+t9Y9hOoa/BFjw/m3CmrISytpuCf3te&#10;ffjImQ/ClsKAVQU/KM+vF+/fXbVurqZQgSkVMgKxft66glchuHmWeVmpRvgzcMqSUgM2ItAVN1mJ&#10;oiX0xmTTyeQiawFLhyCV9/T1tlPyRcLXWsnwoLVXgZmCU24hnZjOdTyzxZWYb1C4qpZ9GuIfsmhE&#10;bSnoCHUrgmBbrH+DamqJ4EGHMwlNBlrXUqUaqJp88qaap0o4lWohcrwbafL/D1be757cIxINrfNz&#10;T2KsYq+xif+UH9snsg4jWWofmKSP+cXlxYwolaTqZULJjs4OffisoGFRKDjSWySKxO7Oh850MImx&#10;PJi6XNXGpEt8f3VjkO0Evdx6k8eXIvBfrIz9m2PYn3AkmOiZHStOUjgYFfGM/ao0q0uqcZoSTs14&#10;TEZIqWzIO1UlStXleD6h35DlkH7KOQFGZE3Vjdg9wGDZgQzYXbG9fXRVqZdH58mfEuucR48UGWwY&#10;nZvaAp4CMFRVH7mzH0jqqIksraE8PCJD6CbJO7mq6XnvhA+PAml0qCNoHYQHOrSBtuDQS5xVgD9O&#10;fY/21NGk5aylUSy4/74VqDgzXyz1+qd8FhstpMvs/HJKF3ytWb/W2G1zA9QzOS0eJ5MY7YMZRI3Q&#10;vNDWWMaopBJWUuyCy4DD5SZ0K4L2jlTLZTKjeXUi3NknJyN4ZDW27/P+RaDrezzQcNzDMLZi/qbV&#10;O9voaWG5DaDrNAdHXnu+adZT4/R7KS6T1/dkddyei58AAAD//wMAUEsDBBQABgAIAAAAIQAWJvZW&#10;3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYI3u0k0QWM2RRQRPAhNhfb4&#10;mn0mMdm3Ibtp4793e9LjMMPMN8V6MYM40uQ6ywriVQSCuLa640bB5/b15h6E88gaB8uk4IccrMvL&#10;iwJzbU+8oWPlGxFK2OWooPV+zKV0dUsG3cqOxMH7spNBH+TUSD3hKZSbQSZRlEmDHYeFFkd6bqnu&#10;q9kouP3o9xspx+ptNumuf/l+b7YVKnV9tTw9gvC0+L8wnPEDOpSB6WBn1k4MCh6icMUrSNIExNmP&#10;szsQBwVpnIEsC/n/QPkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2vV9eXoCAACFBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFib2Vt4AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="2pt"/>
+              <v:rect w14:anchorId="24190462" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:45pt;margin-top:12.6pt;width:13.2pt;height:13.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa9X15egIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9rGzEMfh/sfzB+Xy8X0nYLvZTQkjEo&#10;bVk7+uz47NyBz/JkJ5fsr5/s+5GuCxuM5cGRT9In6bOkq+t9Y9hOoa/BFjw/m3CmrISytpuCf3te&#10;ffjImQ/ClsKAVQU/KM+vF+/fXbVurqZQgSkVMgKxft66glchuHmWeVmpRvgzcMqSUgM2ItAVN1mJ&#10;oiX0xmTTyeQiawFLhyCV9/T1tlPyRcLXWsnwoLVXgZmCU24hnZjOdTyzxZWYb1C4qpZ9GuIfsmhE&#10;bSnoCHUrgmBbrH+DamqJ4EGHMwlNBlrXUqUaqJp88qaap0o4lWohcrwbafL/D1be757cIxINrfNz&#10;T2KsYq+xif+UH9snsg4jWWofmKSP+cXlxYwolaTqZULJjs4OffisoGFRKDjSWySKxO7Oh850MImx&#10;PJi6XNXGpEt8f3VjkO0Evdx6k8eXIvBfrIz9m2PYn3AkmOiZHStOUjgYFfGM/ao0q0uqcZoSTs14&#10;TEZIqWzIO1UlStXleD6h35DlkH7KOQFGZE3Vjdg9wGDZgQzYXbG9fXRVqZdH58mfEuucR48UGWwY&#10;nZvaAp4CMFRVH7mzH0jqqIksraE8PCJD6CbJO7mq6XnvhA+PAml0qCNoHYQHOrSBtuDQS5xVgD9O&#10;fY/21NGk5aylUSy4/74VqDgzXyz1+qd8FhstpMvs/HJKF3ytWb/W2G1zA9QzOS0eJ5MY7YMZRI3Q&#10;vNDWWMaopBJWUuyCy4DD5SZ0K4L2jlTLZTKjeXUi3NknJyN4ZDW27/P+RaDrezzQcNzDMLZi/qbV&#10;O9voaWG5DaDrNAdHXnu+adZT4/R7KS6T1/dkddyei58AAAD//wMAUEsDBBQABgAIAAAAIQAWJvZW&#10;3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYI3u0k0QWM2RRQRPAhNhfb4&#10;mn0mMdm3Ibtp4793e9LjMMPMN8V6MYM40uQ6ywriVQSCuLa640bB5/b15h6E88gaB8uk4IccrMvL&#10;iwJzbU+8oWPlGxFK2OWooPV+zKV0dUsG3cqOxMH7spNBH+TUSD3hKZSbQSZRlEmDHYeFFkd6bqnu&#10;q9kouP3o9xspx+ptNumuf/l+b7YVKnV9tTw9gvC0+L8wnPEDOpSB6WBn1k4MCh6icMUrSNIExNmP&#10;szsQBwVpnIEsC/n/QPkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2vV9eXoCAACFBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFib2Vt4AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000D04C0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7195B1D4" wp14:editId="7C363110">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-7620</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>144145</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="167640" cy="167640"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="22860"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3558,51 +3564,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="27630742" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.6pt;margin-top:11.35pt;width:13.2pt;height:13.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa9X15egIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9rGzEMfh/sfzB+Xy8X0nYLvZTQkjEo&#10;bVk7+uz47NyBz/JkJ5fsr5/s+5GuCxuM5cGRT9In6bOkq+t9Y9hOoa/BFjw/m3CmrISytpuCf3te&#10;ffjImQ/ClsKAVQU/KM+vF+/fXbVurqZQgSkVMgKxft66glchuHmWeVmpRvgzcMqSUgM2ItAVN1mJ&#10;oiX0xmTTyeQiawFLhyCV9/T1tlPyRcLXWsnwoLVXgZmCU24hnZjOdTyzxZWYb1C4qpZ9GuIfsmhE&#10;bSnoCHUrgmBbrH+DamqJ4EGHMwlNBlrXUqUaqJp88qaap0o4lWohcrwbafL/D1be757cIxINrfNz&#10;T2KsYq+xif+UH9snsg4jWWofmKSP+cXlxYwolaTqZULJjs4OffisoGFRKDjSWySKxO7Oh850MImx&#10;PJi6XNXGpEt8f3VjkO0Evdx6k8eXIvBfrIz9m2PYn3AkmOiZHStOUjgYFfGM/ao0q0uqcZoSTs14&#10;TEZIqWzIO1UlStXleD6h35DlkH7KOQFGZE3Vjdg9wGDZgQzYXbG9fXRVqZdH58mfEuucR48UGWwY&#10;nZvaAp4CMFRVH7mzH0jqqIksraE8PCJD6CbJO7mq6XnvhA+PAml0qCNoHYQHOrSBtuDQS5xVgD9O&#10;fY/21NGk5aylUSy4/74VqDgzXyz1+qd8FhstpMvs/HJKF3ytWb/W2G1zA9QzOS0eJ5MY7YMZRI3Q&#10;vNDWWMaopBJWUuyCy4DD5SZ0K4L2jlTLZTKjeXUi3NknJyN4ZDW27/P+RaDrezzQcNzDMLZi/qbV&#10;O9voaWG5DaDrNAdHXnu+adZT4/R7KS6T1/dkddyei58AAAD//wMAUEsDBBQABgAIAAAAIQAKmD6X&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcWieGQgnZVAiEkDggNUWi&#10;x21skpB4HcVOG/4ec4LjaEZvXr6ZbS+OZvStY4R0mYAwXDndco3wvnterEH4QKypd2wQvo2HTXF+&#10;llOm3Ym35liGWkQI+4wQmhCGTEpfNcaSX7rBcOw+3WgpxDjWUo90inDbS5UkN9JSy/GhocE8Nqbq&#10;yskiXL11+62UQ/ky2dVH9/T1Wu9KQry8mB/uQQQzh78x/OpHdSii08FNrL3oERapiksEpW5BxF6t&#10;Yj4gXN+lIItc/vcvfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDa9X15egIAAIUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAKmD6X3QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="2pt"/>
+              <v:rect w14:anchorId="09A12B78" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.6pt;margin-top:11.35pt;width:13.2pt;height:13.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa9X15egIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9rGzEMfh/sfzB+Xy8X0nYLvZTQkjEo&#10;bVk7+uz47NyBz/JkJ5fsr5/s+5GuCxuM5cGRT9In6bOkq+t9Y9hOoa/BFjw/m3CmrISytpuCf3te&#10;ffjImQ/ClsKAVQU/KM+vF+/fXbVurqZQgSkVMgKxft66glchuHmWeVmpRvgzcMqSUgM2ItAVN1mJ&#10;oiX0xmTTyeQiawFLhyCV9/T1tlPyRcLXWsnwoLVXgZmCU24hnZjOdTyzxZWYb1C4qpZ9GuIfsmhE&#10;bSnoCHUrgmBbrH+DamqJ4EGHMwlNBlrXUqUaqJp88qaap0o4lWohcrwbafL/D1be757cIxINrfNz&#10;T2KsYq+xif+UH9snsg4jWWofmKSP+cXlxYwolaTqZULJjs4OffisoGFRKDjSWySKxO7Oh850MImx&#10;PJi6XNXGpEt8f3VjkO0Evdx6k8eXIvBfrIz9m2PYn3AkmOiZHStOUjgYFfGM/ao0q0uqcZoSTs14&#10;TEZIqWzIO1UlStXleD6h35DlkH7KOQFGZE3Vjdg9wGDZgQzYXbG9fXRVqZdH58mfEuucR48UGWwY&#10;nZvaAp4CMFRVH7mzH0jqqIksraE8PCJD6CbJO7mq6XnvhA+PAml0qCNoHYQHOrSBtuDQS5xVgD9O&#10;fY/21NGk5aylUSy4/74VqDgzXyz1+qd8FhstpMvs/HJKF3ytWb/W2G1zA9QzOS0eJ5MY7YMZRI3Q&#10;vNDWWMaopBJWUuyCy4DD5SZ0K4L2jlTLZTKjeXUi3NknJyN4ZDW27/P+RaDrezzQcNzDMLZi/qbV&#10;O9voaWG5DaDrNAdHXnu+adZT4/R7KS6T1/dkddyei58AAAD//wMAUEsDBBQABgAIAAAAIQAKmD6X&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcWieGQgnZVAiEkDggNUWi&#10;x21skpB4HcVOG/4ec4LjaEZvXr6ZbS+OZvStY4R0mYAwXDndco3wvnterEH4QKypd2wQvo2HTXF+&#10;llOm3Ym35liGWkQI+4wQmhCGTEpfNcaSX7rBcOw+3WgpxDjWUo90inDbS5UkN9JSy/GhocE8Nqbq&#10;yskiXL11+62UQ/ky2dVH9/T1Wu9KQry8mB/uQQQzh78x/OpHdSii08FNrL3oERapiksEpW5BxF6t&#10;Yj4gXN+lIItc/vcvfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDa9X15egIAAIUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAKmD6X3QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5B031C" w14:textId="07CCC9DB" w:rsidR="000D04C0" w:rsidRPr="00CE286E" w:rsidRDefault="000D04C0" w:rsidP="003A2F23">
       <w:r>
         <w:t xml:space="preserve">      Yes</w:t>
       </w:r>
       <w:r w:rsidR="00A76002">
         <w:t xml:space="preserve">       No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782976F3" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRDefault="003A2F23" w:rsidP="003A2F23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -3627,193 +3633,199 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69C53BE4" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4E977E28" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="24CFA6B0" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4D3A85D4" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2F23" w:rsidRPr="00952FF5" w14:paraId="11C85992" w14:textId="77777777" w:rsidTr="00BC1051">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2C5951F7" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952FF5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Relationship to child/young person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5991" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="79AA3536" w14:textId="77777777" w:rsidR="003A2F23" w:rsidRPr="00952FF5" w:rsidRDefault="003A2F23" w:rsidP="00BC1051"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E2100BE" w14:textId="2A9D30DB" w:rsidR="008E4F83" w:rsidRDefault="008E4F83" w:rsidP="003A2F23"/>
+    <w:p w14:paraId="72C8D7B0" w14:textId="77777777" w:rsidR="00637536" w:rsidRDefault="00637536" w:rsidP="003A2F23"/>
+    <w:p w14:paraId="2022E4CB" w14:textId="77777777" w:rsidR="00637536" w:rsidRDefault="00637536" w:rsidP="003A2F23"/>
+    <w:p w14:paraId="7BDBAED0" w14:textId="77777777" w:rsidR="00637536" w:rsidRDefault="00637536" w:rsidP="003A2F23"/>
+    <w:p w14:paraId="490533E6" w14:textId="77777777" w:rsidR="00637536" w:rsidRDefault="00637536" w:rsidP="003A2F23"/>
+    <w:p w14:paraId="3AB244FE" w14:textId="77777777" w:rsidR="00637536" w:rsidRDefault="00637536" w:rsidP="003A2F23"/>
+    <w:p w14:paraId="78B13921" w14:textId="77777777" w:rsidR="00637536" w:rsidRDefault="00637536" w:rsidP="003A2F23"/>
+    <w:p w14:paraId="384D5C2D" w14:textId="77777777" w:rsidR="00637536" w:rsidRDefault="00637536" w:rsidP="003A2F23"/>
+    <w:p w14:paraId="4F3A994F" w14:textId="77777777" w:rsidR="00637536" w:rsidRDefault="00637536" w:rsidP="003A2F23"/>
     <w:p w14:paraId="3393EC89" w14:textId="77777777" w:rsidR="0053453B" w:rsidRDefault="0053453B" w:rsidP="0053453B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF014F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Privacy Notice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE6234D" w14:textId="77777777" w:rsidR="0053453B" w:rsidRPr="00BF014F" w:rsidRDefault="0053453B" w:rsidP="0053453B">
       <w:r w:rsidRPr="00BF014F">
         <w:t xml:space="preserve">This notice explains </w:t>
       </w:r>
       <w:r>
         <w:t>how the Council will use the personal data collected on this form:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E53184" w14:textId="77777777" w:rsidR="0053453B" w:rsidRPr="00BF014F" w:rsidRDefault="0053453B" w:rsidP="0053453B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AA9680C" w14:textId="77777777" w:rsidR="0053453B" w:rsidRPr="000B09BF" w:rsidRDefault="0053453B" w:rsidP="0053453B">
+    <w:p w14:paraId="7AA9680C" w14:textId="3B3C6B36" w:rsidR="0053453B" w:rsidRPr="000B09BF" w:rsidRDefault="0053453B" w:rsidP="0053453B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B09BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data Controlle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r:</w:t>
       </w:r>
       <w:r w:rsidRPr="000B09BF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Somerset County Council</w:t>
+        <w:t>Somerset Council</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50097F0E" w14:textId="77777777" w:rsidR="0053453B" w:rsidRPr="000B09BF" w:rsidRDefault="0053453B" w:rsidP="0053453B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B09BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data Protection Officer contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -3996,96 +4008,96 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="000B09BF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>data will be retained in accordance with the Council’s published retention schedule unless there are any other overriding legal requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8F3C2B" w14:textId="77777777" w:rsidR="0053453B" w:rsidRPr="00105776" w:rsidRDefault="0053453B" w:rsidP="0053453B">
+    <w:p w14:paraId="6B681D0B" w14:textId="72B030B4" w:rsidR="0053453B" w:rsidRPr="00E9234E" w:rsidRDefault="0053453B" w:rsidP="003A2F23">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B09BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your Right</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s:</w:t>
       </w:r>
       <w:r w:rsidRPr="000B09BF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> You have the right to ask </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Somerset</w:t>
       </w:r>
       <w:r w:rsidRPr="000B09BF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> County Council </w:t>
+        <w:t xml:space="preserve"> Council </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="000B09BF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a copy of your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">information and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
@@ -4098,142 +4110,147 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> other rights relating to the processing of your personal data.  Please see here for further details: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00E21ADE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.somerset.gov.uk/privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38041DFB" w14:textId="77777777" w:rsidR="0053453B" w:rsidRPr="001E3F9B" w:rsidRDefault="0053453B" w:rsidP="0053453B"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="0053453B" w:rsidRPr="003A2F23" w:rsidSect="007D4C83">
+    <w:sectPr w:rsidR="0053453B" w:rsidRPr="00E9234E" w:rsidSect="007D4C83">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="696C79D0" w14:textId="77777777" w:rsidR="00B8214B" w:rsidRDefault="00B8214B" w:rsidP="00B8214B">
+    <w:p w14:paraId="149C125C" w14:textId="77777777" w:rsidR="000E7541" w:rsidRDefault="000E7541" w:rsidP="00B8214B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="467720BC" w14:textId="77777777" w:rsidR="00B8214B" w:rsidRDefault="00B8214B" w:rsidP="00B8214B">
+    <w:p w14:paraId="3A0D0B94" w14:textId="77777777" w:rsidR="000E7541" w:rsidRDefault="000E7541" w:rsidP="00B8214B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7C1C6ABF" w14:textId="77777777" w:rsidR="007F6A58" w:rsidRDefault="007F6A58"/>
+    <w:p w14:paraId="1516108B" w14:textId="77777777" w:rsidR="000E7541" w:rsidRDefault="000E7541"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft New Tai Lue">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="80000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1675258185"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="279F2A1B" w14:textId="65AB63B3" w:rsidR="00D828F6" w:rsidRDefault="00D828F6">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -4242,91 +4259,91 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="67DFEDFF" w14:textId="77777777" w:rsidR="00D828F6" w:rsidRDefault="00D828F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B1CA5F4" w14:textId="77777777" w:rsidR="00B8214B" w:rsidRDefault="00B8214B" w:rsidP="00B8214B">
+    <w:p w14:paraId="013E7B43" w14:textId="77777777" w:rsidR="000E7541" w:rsidRDefault="000E7541" w:rsidP="00B8214B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="076B1592" w14:textId="77777777" w:rsidR="00B8214B" w:rsidRDefault="00B8214B" w:rsidP="00B8214B">
+    <w:p w14:paraId="3054F6E1" w14:textId="77777777" w:rsidR="000E7541" w:rsidRDefault="000E7541" w:rsidP="00B8214B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3817B67D" w14:textId="77777777" w:rsidR="007F6A58" w:rsidRDefault="007F6A58"/>
+    <w:p w14:paraId="18BC0B66" w14:textId="77777777" w:rsidR="000E7541" w:rsidRDefault="000E7541"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A9CF9EB" w14:textId="109F058B" w:rsidR="007D4C83" w:rsidRDefault="007D4C83" w:rsidP="007D4C83">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="6195"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18B17FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12A21200"/>
     <w:lvl w:ilvl="0" w:tplc="E43A13C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4739,154 +4756,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="231163153">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="366495305">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="644625620">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="561403383">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B34D6A"/>
     <w:rsid w:val="00097038"/>
     <w:rsid w:val="000D04C0"/>
+    <w:rsid w:val="000E7541"/>
+    <w:rsid w:val="00202AEE"/>
     <w:rsid w:val="0029227C"/>
+    <w:rsid w:val="00335F1E"/>
     <w:rsid w:val="003A2F23"/>
-    <w:rsid w:val="00405AA0"/>
     <w:rsid w:val="00461F5F"/>
     <w:rsid w:val="00464358"/>
+    <w:rsid w:val="0048267E"/>
     <w:rsid w:val="004D16FB"/>
     <w:rsid w:val="0053453B"/>
+    <w:rsid w:val="00617654"/>
     <w:rsid w:val="00626992"/>
+    <w:rsid w:val="00637536"/>
+    <w:rsid w:val="00696899"/>
     <w:rsid w:val="006B328E"/>
     <w:rsid w:val="00717F3F"/>
     <w:rsid w:val="007D4C83"/>
     <w:rsid w:val="007F6A58"/>
     <w:rsid w:val="0088145E"/>
     <w:rsid w:val="008E4F83"/>
     <w:rsid w:val="008E520F"/>
     <w:rsid w:val="00993D81"/>
     <w:rsid w:val="009A5549"/>
     <w:rsid w:val="00A76002"/>
+    <w:rsid w:val="00AC5995"/>
     <w:rsid w:val="00B34D6A"/>
     <w:rsid w:val="00B57DFB"/>
     <w:rsid w:val="00B8214B"/>
     <w:rsid w:val="00D828F6"/>
+    <w:rsid w:val="00DF58E9"/>
+    <w:rsid w:val="00E101AE"/>
     <w:rsid w:val="00E36F7B"/>
     <w:rsid w:val="00E53964"/>
+    <w:rsid w:val="00E9234E"/>
     <w:rsid w:val="00EA68B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="39760A09"/>
   <w15:docId w15:val="{EB7CBD81-3681-42B3-9CCE-8D3961BAD567}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5469,51 +5496,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007F6A58"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0053453B"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somerset.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:InformationGovernance@somerset.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -5781,127 +5808,171 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F52DF80E747F60418FE659C81472BDD4" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a8fe6c64082e580d52b6ef82bcc7ea2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb397214-d98f-47f4-b9ff-d7a7b9bc272a" xmlns:ns3="13cca518-ffb9-4025-98dc-b58593c81097" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="16f4d5ce72c1d1c9f523058a6208fc91" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F52DF80E747F60418FE659C81472BDD4" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5390e694e2a69fcbe72bb7b0f2ca06ca">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb397214-d98f-47f4-b9ff-d7a7b9bc272a" xmlns:ns3="13cca518-ffb9-4025-98dc-b58593c81097" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5f536e55f1de9d066bebc30e68810fbf" ns2:_="" ns3:_="">
     <xsd:import namespace="cb397214-d98f-47f4-b9ff-d7a7b9bc272a"/>
     <xsd:import namespace="13cca518-ffb9-4025-98dc-b58593c81097"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb397214-d98f-47f4-b9ff-d7a7b9bc272a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7b6b569b-509a-467d-b105-d97728d3fc11" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13cca518-ffb9-4025-98dc-b58593c81097" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a89970ca-14b8-41e2-92fa-3c491576fd23}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="13cca518-ffb9-4025-98dc-b58593c81097">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -5961,158 +6032,161 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="13cca518-ffb9-4025-98dc-b58593c81097" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb397214-d98f-47f4-b9ff-d7a7b9bc272a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="7b6b569b-509a-467d-b105-d97728d3fc11" ContentTypeId="0x0101" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A9F2C43-34E0-4DA4-BF60-1FA1A5ABD71A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EF1AD92-4018-4D1B-8D2A-4531ADEE5A92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb397214-d98f-47f4-b9ff-d7a7b9bc272a"/>
     <ds:schemaRef ds:uri="13cca518-ffb9-4025-98dc-b58593c81097"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFDCB774-0478-4564-8CA4-9AE6827DFFD1}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="13cca518-ffb9-4025-98dc-b58593c81097"/>
     <ds:schemaRef ds:uri="cb397214-d98f-47f4-b9ff-d7a7b9bc272a"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05BD7893-EC52-4AED-969F-5B4FE23F059B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72B54FEF-0642-4F2B-B86C-E95EAE7C0751}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7d396678-c698-4451-b9ab-bac3c3310917}" enabled="1" method="Privileged" siteId="{b524f606-f77a-4aa2-8da2-fe70343b0cce}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>10072</Characters>
+  <Pages>8</Pages>
+  <Words>1889</Words>
+  <Characters>9575</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>325</Lines>
+  <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Southwest One</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11815</CharactersWithSpaces>
+  <CharactersWithSpaces>11459</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jamie Brooks</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F52DF80E747F60418FE659C81472BDD4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>100</vt:r8>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>